--- v5 (2026-03-07)
+++ v6 (2026-04-07)
@@ -162,84 +162,84 @@
   <si>
     <t>V41695021)</t>
   </si>
   <si>
     <t>V41695053)</t>
   </si>
   <si>
     <t>V41695058)</t>
   </si>
   <si>
     <t>V41695073)</t>
   </si>
   <si>
     <t>V41695081)</t>
   </si>
   <si>
     <t>V41695097)</t>
   </si>
   <si>
     <t>V41695107)</t>
   </si>
   <si>
     <t>V41695117)</t>
   </si>
   <si>
+    <t>Feb</t>
+  </si>
+  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mar</t>
-  </si>
-[...1 lines deleted...]
-    <t>Feb</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
   <si>
     <t>Monthly Average</t>
   </si>
   <si>
     <t>Source: Statistics Canada</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Consumer Price Index, </t>
     </r>
     <r>
       <rPr>
@@ -947,462 +947,462 @@
       </c>
       <c r="G9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="7">
-        <v>164.5</v>
+        <v>164.9</v>
       </c>
       <c r="D11" s="7">
-        <v>191.1</v>
+        <v>190.4</v>
       </c>
       <c r="E11" s="7">
-        <v>202.3</v>
+        <v>202.7</v>
       </c>
       <c r="F11" s="7">
-        <v>110.1</v>
+        <v>108.7</v>
       </c>
       <c r="G11" s="7">
-        <v>112.1</v>
+        <v>112.3</v>
       </c>
       <c r="H11" s="7">
-        <v>162.5</v>
+        <v>163.6</v>
       </c>
       <c r="I11" s="7">
-        <v>144.3</v>
+        <v>143.7</v>
       </c>
       <c r="J11" s="7">
-        <v>119.4</v>
+        <v>123.1</v>
       </c>
       <c r="K11" s="7">
         <v>209</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
-      <c r="A13">
+    <row r="12" spans="1:11">
+      <c r="B12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="7">
+        <v>164.5</v>
+      </c>
+      <c r="D12" s="7">
+        <v>191.1</v>
+      </c>
+      <c r="E12" s="7">
+        <v>202.3</v>
+      </c>
+      <c r="F12" s="7">
+        <v>110.1</v>
+      </c>
+      <c r="G12" s="7">
+        <v>112.1</v>
+      </c>
+      <c r="H12" s="7">
+        <v>162.5</v>
+      </c>
+      <c r="I12" s="7">
+        <v>144.3</v>
+      </c>
+      <c r="J12" s="7">
+        <v>119.4</v>
+      </c>
+      <c r="K12" s="7">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14">
         <v>2025</v>
       </c>
-      <c r="B13" t="s">
-[...30 lines deleted...]
-    <row r="14" spans="1:11">
       <c r="B14" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="7">
-        <v>163.9</v>
+        <v>165.9</v>
       </c>
       <c r="D14" s="7">
-        <v>191.7</v>
+        <v>193.1</v>
       </c>
       <c r="E14" s="7">
-        <v>199.8</v>
+        <v>202.5</v>
       </c>
       <c r="F14" s="7">
-        <v>111</v>
+        <v>109.4</v>
       </c>
       <c r="G14" s="7">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="H14" s="7">
-        <v>161.8</v>
+        <v>172.9</v>
       </c>
       <c r="I14" s="7">
-        <v>145.2</v>
+        <v>144.7</v>
       </c>
       <c r="J14" s="7">
-        <v>119.6</v>
+        <v>119.3</v>
       </c>
       <c r="K14" s="7">
-        <v>207.5</v>
+        <v>209.8</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="7">
-        <v>163.6</v>
+        <v>163.9</v>
       </c>
       <c r="D15" s="7">
-        <v>187.7</v>
+        <v>191.7</v>
       </c>
       <c r="E15" s="7">
-        <v>200</v>
+        <v>199.8</v>
       </c>
       <c r="F15" s="7">
-        <v>111.2</v>
+        <v>111</v>
       </c>
       <c r="G15" s="7">
-        <v>109.2</v>
+        <v>111</v>
       </c>
       <c r="H15" s="7">
-        <v>162.6</v>
+        <v>161.8</v>
       </c>
       <c r="I15" s="7">
-        <v>145.6</v>
+        <v>145.2</v>
       </c>
       <c r="J15" s="7">
-        <v>121</v>
+        <v>119.6</v>
       </c>
       <c r="K15" s="7">
-        <v>207</v>
+        <v>207.5</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="7">
-        <v>162.4</v>
+        <v>163.6</v>
       </c>
       <c r="D16" s="7">
-        <v>188.4</v>
+        <v>187.7</v>
       </c>
       <c r="E16" s="7">
-        <v>198.9</v>
+        <v>200</v>
       </c>
       <c r="F16" s="7">
-        <v>109.5</v>
+        <v>111.2</v>
       </c>
       <c r="G16" s="7">
-        <v>108.4</v>
+        <v>109.2</v>
       </c>
       <c r="H16" s="7">
-        <v>160.5</v>
+        <v>162.6</v>
       </c>
       <c r="I16" s="7">
-        <v>144.3</v>
+        <v>145.6</v>
       </c>
       <c r="J16" s="7">
-        <v>118.9</v>
+        <v>121</v>
       </c>
       <c r="K16" s="7">
-        <v>206.9</v>
+        <v>207</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="7">
-        <v>163.1</v>
+        <v>162.4</v>
       </c>
       <c r="D17" s="7">
-        <v>187.1</v>
+        <v>188.4</v>
       </c>
       <c r="E17" s="7">
-        <v>198.5</v>
+        <v>198.9</v>
       </c>
       <c r="F17" s="7">
-        <v>109.2</v>
+        <v>109.5</v>
       </c>
       <c r="G17" s="7">
-        <v>111.9</v>
+        <v>108.4</v>
       </c>
       <c r="H17" s="7">
-        <v>165.9</v>
+        <v>160.5</v>
       </c>
       <c r="I17" s="7">
-        <v>142.4</v>
+        <v>144.3</v>
       </c>
       <c r="J17" s="7">
-        <v>120</v>
+        <v>118.9</v>
       </c>
       <c r="K17" s="7">
-        <v>206.4</v>
+        <v>206.9</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="7">
-        <v>164</v>
+        <v>163.1</v>
       </c>
       <c r="D18" s="7">
-        <v>189.5</v>
+        <v>187.1</v>
       </c>
       <c r="E18" s="7">
-        <v>198.6</v>
+        <v>198.5</v>
       </c>
       <c r="F18" s="7">
         <v>109.2</v>
       </c>
       <c r="G18" s="7">
-        <v>113.1</v>
+        <v>111.9</v>
       </c>
       <c r="H18" s="7">
-        <v>170.3</v>
+        <v>165.9</v>
       </c>
       <c r="I18" s="7">
-        <v>142.8</v>
+        <v>142.4</v>
       </c>
       <c r="J18" s="7">
-        <v>118.9</v>
+        <v>120</v>
       </c>
       <c r="K18" s="7">
-        <v>205.6</v>
+        <v>206.4</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="7">
-        <v>163.5</v>
+        <v>164</v>
       </c>
       <c r="D19" s="7">
-        <v>189.8</v>
+        <v>189.5</v>
       </c>
       <c r="E19" s="7">
-        <v>198.5</v>
+        <v>198.6</v>
       </c>
       <c r="F19" s="7">
-        <v>107.6</v>
+        <v>109.2</v>
       </c>
       <c r="G19" s="7">
-        <v>113.9</v>
+        <v>113.1</v>
       </c>
       <c r="H19" s="7">
-        <v>167.3</v>
+        <v>170.3</v>
       </c>
       <c r="I19" s="7">
-        <v>142.7</v>
+        <v>142.8</v>
       </c>
       <c r="J19" s="7">
-        <v>119.6</v>
+        <v>118.9</v>
       </c>
       <c r="K19" s="7">
         <v>205.6</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="7">
-        <v>163.1</v>
+        <v>163.5</v>
       </c>
       <c r="D20" s="7">
-        <v>190.7</v>
+        <v>189.8</v>
       </c>
       <c r="E20" s="7">
-        <v>198.3</v>
+        <v>198.5</v>
       </c>
       <c r="F20" s="7">
-        <v>108.6</v>
+        <v>107.6</v>
       </c>
       <c r="G20" s="7">
-        <v>110.4</v>
+        <v>113.9</v>
       </c>
       <c r="H20" s="7">
-        <v>163.6</v>
+        <v>167.3</v>
       </c>
       <c r="I20" s="7">
         <v>142.7</v>
       </c>
       <c r="J20" s="7">
-        <v>120.4</v>
+        <v>119.6</v>
       </c>
       <c r="K20" s="7">
-        <v>205.7</v>
+        <v>205.6</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7">
-        <v>163.5</v>
+        <v>163.1</v>
       </c>
       <c r="D21" s="7">
-        <v>190.1</v>
+        <v>190.7</v>
       </c>
       <c r="E21" s="7">
-        <v>199.6</v>
+        <v>198.3</v>
       </c>
       <c r="F21" s="7">
-        <v>108.2</v>
+        <v>108.6</v>
       </c>
       <c r="G21" s="7">
-        <v>114.7</v>
+        <v>110.4</v>
       </c>
       <c r="H21" s="7">
-        <v>164.4</v>
+        <v>163.6</v>
       </c>
       <c r="I21" s="7">
-        <v>140.7</v>
+        <v>142.7</v>
       </c>
       <c r="J21" s="7">
-        <v>119.9</v>
+        <v>120.4</v>
       </c>
       <c r="K21" s="7">
-        <v>206</v>
+        <v>205.7</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7">
         <v>163.5</v>
       </c>
       <c r="D22" s="7">
-        <v>187.9</v>
+        <v>190.1</v>
       </c>
       <c r="E22" s="7">
-        <v>200.2</v>
+        <v>199.6</v>
       </c>
       <c r="F22" s="7">
-        <v>108.3</v>
+        <v>108.2</v>
       </c>
       <c r="G22" s="7">
-        <v>113</v>
+        <v>114.7</v>
       </c>
       <c r="H22" s="7">
-        <v>165.6</v>
+        <v>164.4</v>
       </c>
       <c r="I22" s="7">
-        <v>139.6</v>
+        <v>140.7</v>
       </c>
       <c r="J22" s="7">
-        <v>122.2</v>
+        <v>119.9</v>
       </c>
       <c r="K22" s="7">
-        <v>204.4</v>
+        <v>206</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7">
-        <v>163.1</v>
+        <v>163.5</v>
       </c>
       <c r="D23" s="7">
-        <v>187.3</v>
+        <v>187.9</v>
       </c>
       <c r="E23" s="7">
-        <v>199.6</v>
+        <v>200.2</v>
       </c>
       <c r="F23" s="7">
-        <v>108.7</v>
+        <v>108.3</v>
       </c>
       <c r="G23" s="7">
-        <v>109.5</v>
+        <v>113</v>
       </c>
       <c r="H23" s="7">
-        <v>164.3</v>
+        <v>165.6</v>
       </c>
       <c r="I23" s="7">
-        <v>140</v>
+        <v>139.6</v>
       </c>
       <c r="J23" s="7">
-        <v>124.1</v>
+        <v>122.2</v>
       </c>
       <c r="K23" s="7">
-        <v>203.8</v>
+        <v>204.4</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="B24" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7">
-        <v>161.8</v>
+        <v>163.1</v>
       </c>
       <c r="D24" s="7">
-        <v>185.4</v>
+        <v>187.3</v>
       </c>
       <c r="E24" s="7">
-        <v>198.8</v>
+        <v>199.6</v>
       </c>
       <c r="F24" s="7">
-        <v>107.4</v>
+        <v>108.7</v>
       </c>
       <c r="G24" s="7">
-        <v>110.3</v>
+        <v>109.5</v>
       </c>
       <c r="H24" s="7">
-        <v>164.8</v>
+        <v>164.3</v>
       </c>
       <c r="I24" s="7">
-        <v>140.1</v>
+        <v>140</v>
       </c>
       <c r="J24" s="7">
-        <v>119.7</v>
+        <v>124.1</v>
       </c>
       <c r="K24" s="7">
-        <v>201.5</v>
+        <v>203.8</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="2">
         <v>2025</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="10">
@@ -2029,462 +2029,462 @@
       </c>
       <c r="G9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>72</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>73</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="7">
+        <v>165.9</v>
+      </c>
+      <c r="D11" s="7">
+        <v>200.8</v>
+      </c>
+      <c r="E11" s="7">
+        <v>189.5</v>
+      </c>
+      <c r="F11" s="7">
+        <v>133.3</v>
+      </c>
+      <c r="G11" s="7">
+        <v>93.7</v>
+      </c>
+      <c r="H11" s="7">
+        <v>172.2</v>
+      </c>
+      <c r="I11" s="7">
+        <v>156.7</v>
+      </c>
+      <c r="J11" s="7">
+        <v>130.2</v>
+      </c>
+      <c r="K11" s="7">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="B12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="7">
         <v>165</v>
       </c>
-      <c r="D11" s="7">
+      <c r="D12" s="7">
         <v>200.7</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E12" s="7">
         <v>189.6</v>
       </c>
-      <c r="F11" s="7">
+      <c r="F12" s="7">
         <v>133.7</v>
       </c>
-      <c r="G11" s="7">
+      <c r="G12" s="7">
         <v>92.09999999999999</v>
       </c>
-      <c r="H11" s="7">
+      <c r="H12" s="7">
         <v>170.2</v>
       </c>
-      <c r="I11" s="7">
+      <c r="I12" s="7">
         <v>156.1</v>
       </c>
-      <c r="J11" s="7">
+      <c r="J12" s="7">
         <v>126.6</v>
       </c>
-      <c r="K11" s="7">
+      <c r="K12" s="7">
         <v>201.6</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
-      <c r="A13">
+    <row r="14" spans="1:11">
+      <c r="A14">
         <v>2025</v>
       </c>
-      <c r="B13" t="s">
-[...30 lines deleted...]
-    <row r="14" spans="1:11">
       <c r="B14" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="7">
-        <v>165.4</v>
+        <v>165</v>
       </c>
       <c r="D14" s="7">
-        <v>199.5</v>
+        <v>199.7</v>
       </c>
       <c r="E14" s="7">
-        <v>189.6</v>
+        <v>189.7</v>
       </c>
       <c r="F14" s="7">
-        <v>134.3</v>
+        <v>133.2</v>
       </c>
       <c r="G14" s="7">
-        <v>95</v>
+        <v>91.90000000000001</v>
       </c>
       <c r="H14" s="7">
-        <v>171.6</v>
+        <v>172.6</v>
       </c>
       <c r="I14" s="7">
-        <v>156.1</v>
+        <v>155.7</v>
       </c>
       <c r="J14" s="7">
-        <v>127.4</v>
+        <v>126.2</v>
       </c>
       <c r="K14" s="7">
-        <v>201.1</v>
+        <v>200.4</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="7">
-        <v>165.3</v>
+        <v>165.4</v>
       </c>
       <c r="D15" s="7">
-        <v>196.9</v>
+        <v>199.5</v>
       </c>
       <c r="E15" s="7">
-        <v>189.4</v>
+        <v>189.6</v>
       </c>
       <c r="F15" s="7">
-        <v>135</v>
+        <v>134.3</v>
       </c>
       <c r="G15" s="7">
-        <v>94.7</v>
+        <v>95</v>
       </c>
       <c r="H15" s="7">
-        <v>171.1</v>
+        <v>171.6</v>
       </c>
       <c r="I15" s="7">
-        <v>155.7</v>
+        <v>156.1</v>
       </c>
       <c r="J15" s="7">
-        <v>130</v>
+        <v>127.4</v>
       </c>
       <c r="K15" s="7">
-        <v>201</v>
+        <v>201.1</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="7">
-        <v>164.9</v>
+        <v>165.3</v>
       </c>
       <c r="D16" s="7">
-        <v>197.5</v>
+        <v>196.9</v>
       </c>
       <c r="E16" s="7">
-        <v>188.2</v>
+        <v>189.4</v>
       </c>
       <c r="F16" s="7">
-        <v>134.1</v>
+        <v>135</v>
       </c>
       <c r="G16" s="7">
-        <v>93.5</v>
+        <v>94.7</v>
       </c>
       <c r="H16" s="7">
-        <v>171.8</v>
+        <v>171.1</v>
       </c>
       <c r="I16" s="7">
-        <v>155.8</v>
+        <v>155.7</v>
       </c>
       <c r="J16" s="7">
-        <v>129.6</v>
+        <v>130</v>
       </c>
       <c r="K16" s="7">
-        <v>200.8</v>
+        <v>201</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="7">
-        <v>164.8</v>
+        <v>164.9</v>
       </c>
       <c r="D17" s="7">
-        <v>196.8</v>
+        <v>197.5</v>
       </c>
       <c r="E17" s="7">
-        <v>188</v>
+        <v>188.2</v>
       </c>
       <c r="F17" s="7">
-        <v>133.9</v>
+        <v>134.1</v>
       </c>
       <c r="G17" s="7">
-        <v>93.59999999999999</v>
+        <v>93.5</v>
       </c>
       <c r="H17" s="7">
-        <v>172.7</v>
+        <v>171.8</v>
       </c>
       <c r="I17" s="7">
-        <v>155.4</v>
+        <v>155.8</v>
       </c>
       <c r="J17" s="7">
-        <v>128.7</v>
+        <v>129.6</v>
       </c>
       <c r="K17" s="7">
-        <v>200.5</v>
+        <v>200.8</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="7">
-        <v>164.9</v>
+        <v>164.8</v>
       </c>
       <c r="D18" s="7">
         <v>196.8</v>
       </c>
       <c r="E18" s="7">
-        <v>187.9</v>
+        <v>188</v>
       </c>
       <c r="F18" s="7">
-        <v>133.5</v>
+        <v>133.9</v>
       </c>
       <c r="G18" s="7">
-        <v>93.3</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="H18" s="7">
-        <v>173.3</v>
+        <v>172.7</v>
       </c>
       <c r="I18" s="7">
-        <v>155</v>
+        <v>155.4</v>
       </c>
       <c r="J18" s="7">
-        <v>130.3</v>
+        <v>128.7</v>
       </c>
       <c r="K18" s="7">
-        <v>200.1</v>
+        <v>200.5</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="7">
-        <v>164.4</v>
+        <v>164.9</v>
       </c>
       <c r="D19" s="7">
-        <v>195.6</v>
+        <v>196.8</v>
       </c>
       <c r="E19" s="7">
-        <v>187.3</v>
+        <v>187.9</v>
       </c>
       <c r="F19" s="7">
-        <v>132.9</v>
+        <v>133.5</v>
       </c>
       <c r="G19" s="7">
-        <v>95.09999999999999</v>
+        <v>93.3</v>
       </c>
       <c r="H19" s="7">
-        <v>172.6</v>
+        <v>173.3</v>
       </c>
       <c r="I19" s="7">
-        <v>154.8</v>
+        <v>155</v>
       </c>
       <c r="J19" s="7">
-        <v>129.6</v>
+        <v>130.3</v>
       </c>
       <c r="K19" s="7">
-        <v>200.2</v>
+        <v>200.1</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="7">
-        <v>164.3</v>
+        <v>164.4</v>
       </c>
       <c r="D20" s="7">
-        <v>195.4</v>
+        <v>195.6</v>
       </c>
       <c r="E20" s="7">
-        <v>186.9</v>
+        <v>187.3</v>
       </c>
       <c r="F20" s="7">
-        <v>133.1</v>
+        <v>132.9</v>
       </c>
       <c r="G20" s="7">
-        <v>95.5</v>
+        <v>95.09999999999999</v>
       </c>
       <c r="H20" s="7">
-        <v>171.7</v>
+        <v>172.6</v>
       </c>
       <c r="I20" s="7">
-        <v>154.4</v>
+        <v>154.8</v>
       </c>
       <c r="J20" s="7">
-        <v>130.6</v>
+        <v>129.6</v>
       </c>
       <c r="K20" s="7">
-        <v>200.4</v>
+        <v>200.2</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7">
-        <v>163.4</v>
+        <v>164.3</v>
       </c>
       <c r="D21" s="7">
-        <v>194.5</v>
+        <v>195.4</v>
       </c>
       <c r="E21" s="7">
         <v>186.9</v>
       </c>
       <c r="F21" s="7">
-        <v>132.4</v>
+        <v>133.1</v>
       </c>
       <c r="G21" s="7">
-        <v>94.2</v>
+        <v>95.5</v>
       </c>
       <c r="H21" s="7">
-        <v>170.5</v>
+        <v>171.7</v>
       </c>
       <c r="I21" s="7">
-        <v>152.8</v>
+        <v>154.4</v>
       </c>
       <c r="J21" s="7">
-        <v>128.4</v>
+        <v>130.6</v>
       </c>
       <c r="K21" s="7">
-        <v>200</v>
+        <v>200.4</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7">
-        <v>163.5</v>
+        <v>163.4</v>
       </c>
       <c r="D22" s="7">
-        <v>193.8</v>
+        <v>194.5</v>
       </c>
       <c r="E22" s="7">
-        <v>187</v>
+        <v>186.9</v>
       </c>
       <c r="F22" s="7">
-        <v>131.3</v>
+        <v>132.4</v>
       </c>
       <c r="G22" s="7">
-        <v>94.40000000000001</v>
+        <v>94.2</v>
       </c>
       <c r="H22" s="7">
-        <v>173.1</v>
+        <v>170.5</v>
       </c>
       <c r="I22" s="7">
-        <v>152</v>
+        <v>152.8</v>
       </c>
       <c r="J22" s="7">
-        <v>128.6</v>
+        <v>128.4</v>
       </c>
       <c r="K22" s="7">
-        <v>199.7</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7">
-        <v>163</v>
+        <v>163.5</v>
       </c>
       <c r="D23" s="7">
-        <v>190.5</v>
+        <v>193.8</v>
       </c>
       <c r="E23" s="7">
-        <v>186.7</v>
+        <v>187</v>
       </c>
       <c r="F23" s="7">
-        <v>131.7</v>
+        <v>131.3</v>
       </c>
       <c r="G23" s="7">
-        <v>92.90000000000001</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="H23" s="7">
-        <v>173.6</v>
+        <v>173.1</v>
       </c>
       <c r="I23" s="7">
-        <v>151.9</v>
+        <v>152</v>
       </c>
       <c r="J23" s="7">
-        <v>129.6</v>
+        <v>128.6</v>
       </c>
       <c r="K23" s="7">
-        <v>195.2</v>
+        <v>199.7</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="B24" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7">
-        <v>161.3</v>
+        <v>163</v>
       </c>
       <c r="D24" s="7">
-        <v>187</v>
+        <v>190.5</v>
       </c>
       <c r="E24" s="7">
-        <v>186.4</v>
+        <v>186.7</v>
       </c>
       <c r="F24" s="7">
-        <v>130.5</v>
+        <v>131.7</v>
       </c>
       <c r="G24" s="7">
-        <v>91.40000000000001</v>
+        <v>92.90000000000001</v>
       </c>
       <c r="H24" s="7">
-        <v>173.1</v>
+        <v>173.6</v>
       </c>
       <c r="I24" s="7">
-        <v>151.1</v>
+        <v>151.9</v>
       </c>
       <c r="J24" s="7">
-        <v>125.3</v>
+        <v>129.6</v>
       </c>
       <c r="K24" s="7">
-        <v>192.3</v>
+        <v>195.2</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="2">
         <v>2025</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="10">