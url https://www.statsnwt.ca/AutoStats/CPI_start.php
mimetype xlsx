--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -162,84 +162,84 @@
   <si>
     <t>V41695021)</t>
   </si>
   <si>
     <t>V41695053)</t>
   </si>
   <si>
     <t>V41695058)</t>
   </si>
   <si>
     <t>V41695073)</t>
   </si>
   <si>
     <t>V41695081)</t>
   </si>
   <si>
     <t>V41695097)</t>
   </si>
   <si>
     <t>V41695107)</t>
   </si>
   <si>
     <t>V41695117)</t>
   </si>
   <si>
+    <t>Mar</t>
+  </si>
+  <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Apr</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mar</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
   <si>
     <t>Monthly Average</t>
   </si>
   <si>
     <t>Source: Statistics Canada</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Consumer Price Index, </t>
     </r>
     <r>
       <rPr>
@@ -947,462 +947,462 @@
       </c>
       <c r="G9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="7">
-        <v>164.9</v>
+        <v>166.3</v>
       </c>
       <c r="D11" s="7">
-        <v>190.4</v>
+        <v>192.6</v>
       </c>
       <c r="E11" s="7">
-        <v>202.7</v>
+        <v>205</v>
       </c>
       <c r="F11" s="7">
-        <v>108.7</v>
+        <v>108</v>
       </c>
       <c r="G11" s="7">
-        <v>112.3</v>
+        <v>111.1</v>
       </c>
       <c r="H11" s="7">
-        <v>163.6</v>
+        <v>169.2</v>
       </c>
       <c r="I11" s="7">
-        <v>143.7</v>
+        <v>144.7</v>
       </c>
       <c r="J11" s="7">
-        <v>123.1</v>
+        <v>122.2</v>
       </c>
       <c r="K11" s="7">
         <v>209</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="7">
-        <v>164.5</v>
+        <v>164.9</v>
       </c>
       <c r="D12" s="7">
-        <v>191.1</v>
+        <v>190.4</v>
       </c>
       <c r="E12" s="7">
-        <v>202.3</v>
+        <v>202.7</v>
       </c>
       <c r="F12" s="7">
-        <v>110.1</v>
+        <v>108.7</v>
       </c>
       <c r="G12" s="7">
-        <v>112.1</v>
+        <v>112.3</v>
       </c>
       <c r="H12" s="7">
-        <v>162.5</v>
+        <v>163.6</v>
       </c>
       <c r="I12" s="7">
-        <v>144.3</v>
+        <v>143.7</v>
       </c>
       <c r="J12" s="7">
-        <v>119.4</v>
+        <v>123.1</v>
       </c>
       <c r="K12" s="7">
         <v>209</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
-      <c r="A14">
+    <row r="13" spans="1:11">
+      <c r="B13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="7">
+        <v>164.5</v>
+      </c>
+      <c r="D13" s="7">
+        <v>191.1</v>
+      </c>
+      <c r="E13" s="7">
+        <v>202.3</v>
+      </c>
+      <c r="F13" s="7">
+        <v>110.1</v>
+      </c>
+      <c r="G13" s="7">
+        <v>112.1</v>
+      </c>
+      <c r="H13" s="7">
+        <v>162.5</v>
+      </c>
+      <c r="I13" s="7">
+        <v>144.3</v>
+      </c>
+      <c r="J13" s="7">
+        <v>119.4</v>
+      </c>
+      <c r="K13" s="7">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15">
         <v>2025</v>
       </c>
-      <c r="B14" t="s">
-[...30 lines deleted...]
-    <row r="15" spans="1:11">
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="7">
-        <v>163.9</v>
+        <v>165.9</v>
       </c>
       <c r="D15" s="7">
-        <v>191.7</v>
+        <v>193.1</v>
       </c>
       <c r="E15" s="7">
-        <v>199.8</v>
+        <v>202.5</v>
       </c>
       <c r="F15" s="7">
-        <v>111</v>
+        <v>109.4</v>
       </c>
       <c r="G15" s="7">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="H15" s="7">
-        <v>161.8</v>
+        <v>172.9</v>
       </c>
       <c r="I15" s="7">
-        <v>145.2</v>
+        <v>144.7</v>
       </c>
       <c r="J15" s="7">
-        <v>119.6</v>
+        <v>119.3</v>
       </c>
       <c r="K15" s="7">
-        <v>207.5</v>
+        <v>209.8</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="7">
-        <v>163.6</v>
+        <v>163.9</v>
       </c>
       <c r="D16" s="7">
-        <v>187.7</v>
+        <v>191.7</v>
       </c>
       <c r="E16" s="7">
-        <v>200</v>
+        <v>199.8</v>
       </c>
       <c r="F16" s="7">
-        <v>111.2</v>
+        <v>111</v>
       </c>
       <c r="G16" s="7">
-        <v>109.2</v>
+        <v>111</v>
       </c>
       <c r="H16" s="7">
-        <v>162.6</v>
+        <v>161.8</v>
       </c>
       <c r="I16" s="7">
-        <v>145.6</v>
+        <v>145.2</v>
       </c>
       <c r="J16" s="7">
-        <v>121</v>
+        <v>119.6</v>
       </c>
       <c r="K16" s="7">
-        <v>207</v>
+        <v>207.5</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="7">
-        <v>162.4</v>
+        <v>163.6</v>
       </c>
       <c r="D17" s="7">
-        <v>188.4</v>
+        <v>187.7</v>
       </c>
       <c r="E17" s="7">
-        <v>198.9</v>
+        <v>200</v>
       </c>
       <c r="F17" s="7">
-        <v>109.5</v>
+        <v>111.2</v>
       </c>
       <c r="G17" s="7">
-        <v>108.4</v>
+        <v>109.2</v>
       </c>
       <c r="H17" s="7">
-        <v>160.5</v>
+        <v>162.6</v>
       </c>
       <c r="I17" s="7">
-        <v>144.3</v>
+        <v>145.6</v>
       </c>
       <c r="J17" s="7">
-        <v>118.9</v>
+        <v>121</v>
       </c>
       <c r="K17" s="7">
-        <v>206.9</v>
+        <v>207</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="7">
-        <v>163.1</v>
+        <v>162.4</v>
       </c>
       <c r="D18" s="7">
-        <v>187.1</v>
+        <v>188.4</v>
       </c>
       <c r="E18" s="7">
-        <v>198.5</v>
+        <v>198.9</v>
       </c>
       <c r="F18" s="7">
-        <v>109.2</v>
+        <v>109.5</v>
       </c>
       <c r="G18" s="7">
-        <v>111.9</v>
+        <v>108.4</v>
       </c>
       <c r="H18" s="7">
-        <v>165.9</v>
+        <v>160.5</v>
       </c>
       <c r="I18" s="7">
-        <v>142.4</v>
+        <v>144.3</v>
       </c>
       <c r="J18" s="7">
-        <v>120</v>
+        <v>118.9</v>
       </c>
       <c r="K18" s="7">
-        <v>206.4</v>
+        <v>206.9</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="7">
-        <v>164</v>
+        <v>163.1</v>
       </c>
       <c r="D19" s="7">
-        <v>189.5</v>
+        <v>187.1</v>
       </c>
       <c r="E19" s="7">
-        <v>198.6</v>
+        <v>198.5</v>
       </c>
       <c r="F19" s="7">
         <v>109.2</v>
       </c>
       <c r="G19" s="7">
-        <v>113.1</v>
+        <v>111.9</v>
       </c>
       <c r="H19" s="7">
-        <v>170.3</v>
+        <v>165.9</v>
       </c>
       <c r="I19" s="7">
-        <v>142.8</v>
+        <v>142.4</v>
       </c>
       <c r="J19" s="7">
-        <v>118.9</v>
+        <v>120</v>
       </c>
       <c r="K19" s="7">
-        <v>205.6</v>
+        <v>206.4</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="7">
-        <v>163.5</v>
+        <v>164</v>
       </c>
       <c r="D20" s="7">
-        <v>189.8</v>
+        <v>189.5</v>
       </c>
       <c r="E20" s="7">
-        <v>198.5</v>
+        <v>198.6</v>
       </c>
       <c r="F20" s="7">
-        <v>107.6</v>
+        <v>109.2</v>
       </c>
       <c r="G20" s="7">
-        <v>113.9</v>
+        <v>113.1</v>
       </c>
       <c r="H20" s="7">
-        <v>167.3</v>
+        <v>170.3</v>
       </c>
       <c r="I20" s="7">
-        <v>142.7</v>
+        <v>142.8</v>
       </c>
       <c r="J20" s="7">
-        <v>119.6</v>
+        <v>118.9</v>
       </c>
       <c r="K20" s="7">
         <v>205.6</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7">
-        <v>163.1</v>
+        <v>163.5</v>
       </c>
       <c r="D21" s="7">
-        <v>190.7</v>
+        <v>189.8</v>
       </c>
       <c r="E21" s="7">
-        <v>198.3</v>
+        <v>198.5</v>
       </c>
       <c r="F21" s="7">
-        <v>108.6</v>
+        <v>107.6</v>
       </c>
       <c r="G21" s="7">
-        <v>110.4</v>
+        <v>113.9</v>
       </c>
       <c r="H21" s="7">
-        <v>163.6</v>
+        <v>167.3</v>
       </c>
       <c r="I21" s="7">
         <v>142.7</v>
       </c>
       <c r="J21" s="7">
-        <v>120.4</v>
+        <v>119.6</v>
       </c>
       <c r="K21" s="7">
-        <v>205.7</v>
+        <v>205.6</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7">
-        <v>163.5</v>
+        <v>163.1</v>
       </c>
       <c r="D22" s="7">
-        <v>190.1</v>
+        <v>190.7</v>
       </c>
       <c r="E22" s="7">
-        <v>199.6</v>
+        <v>198.3</v>
       </c>
       <c r="F22" s="7">
-        <v>108.2</v>
+        <v>108.6</v>
       </c>
       <c r="G22" s="7">
-        <v>114.7</v>
+        <v>110.4</v>
       </c>
       <c r="H22" s="7">
-        <v>164.4</v>
+        <v>163.6</v>
       </c>
       <c r="I22" s="7">
-        <v>140.7</v>
+        <v>142.7</v>
       </c>
       <c r="J22" s="7">
-        <v>119.9</v>
+        <v>120.4</v>
       </c>
       <c r="K22" s="7">
-        <v>206</v>
+        <v>205.7</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7">
         <v>163.5</v>
       </c>
       <c r="D23" s="7">
-        <v>187.9</v>
+        <v>190.1</v>
       </c>
       <c r="E23" s="7">
-        <v>200.2</v>
+        <v>199.6</v>
       </c>
       <c r="F23" s="7">
-        <v>108.3</v>
+        <v>108.2</v>
       </c>
       <c r="G23" s="7">
-        <v>113</v>
+        <v>114.7</v>
       </c>
       <c r="H23" s="7">
-        <v>165.6</v>
+        <v>164.4</v>
       </c>
       <c r="I23" s="7">
-        <v>139.6</v>
+        <v>140.7</v>
       </c>
       <c r="J23" s="7">
-        <v>122.2</v>
+        <v>119.9</v>
       </c>
       <c r="K23" s="7">
-        <v>204.4</v>
+        <v>206</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="B24" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7">
-        <v>163.1</v>
+        <v>163.5</v>
       </c>
       <c r="D24" s="7">
-        <v>187.3</v>
+        <v>187.9</v>
       </c>
       <c r="E24" s="7">
-        <v>199.6</v>
+        <v>200.2</v>
       </c>
       <c r="F24" s="7">
-        <v>108.7</v>
+        <v>108.3</v>
       </c>
       <c r="G24" s="7">
-        <v>109.5</v>
+        <v>113</v>
       </c>
       <c r="H24" s="7">
-        <v>164.3</v>
+        <v>165.6</v>
       </c>
       <c r="I24" s="7">
-        <v>140</v>
+        <v>139.6</v>
       </c>
       <c r="J24" s="7">
-        <v>124.1</v>
+        <v>122.2</v>
       </c>
       <c r="K24" s="7">
-        <v>203.8</v>
+        <v>204.4</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="2">
         <v>2025</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="10">
@@ -2029,462 +2029,462 @@
       </c>
       <c r="G9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>72</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>73</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="7">
-        <v>165.9</v>
+        <v>167.4</v>
       </c>
       <c r="D11" s="7">
-        <v>200.8</v>
+        <v>201.5</v>
       </c>
       <c r="E11" s="7">
-        <v>189.5</v>
+        <v>190.1</v>
       </c>
       <c r="F11" s="7">
-        <v>133.3</v>
+        <v>132.1</v>
       </c>
       <c r="G11" s="7">
-        <v>93.7</v>
+        <v>94</v>
       </c>
       <c r="H11" s="7">
-        <v>172.2</v>
+        <v>179.5</v>
       </c>
       <c r="I11" s="7">
-        <v>156.7</v>
+        <v>157</v>
       </c>
       <c r="J11" s="7">
-        <v>130.2</v>
+        <v>132</v>
       </c>
       <c r="K11" s="7">
-        <v>202</v>
+        <v>202.2</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="7">
+        <v>165.9</v>
+      </c>
+      <c r="D12" s="7">
+        <v>200.8</v>
+      </c>
+      <c r="E12" s="7">
+        <v>189.5</v>
+      </c>
+      <c r="F12" s="7">
+        <v>133.3</v>
+      </c>
+      <c r="G12" s="7">
+        <v>93.7</v>
+      </c>
+      <c r="H12" s="7">
+        <v>172.2</v>
+      </c>
+      <c r="I12" s="7">
+        <v>156.7</v>
+      </c>
+      <c r="J12" s="7">
+        <v>130.2</v>
+      </c>
+      <c r="K12" s="7">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="B13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="7">
         <v>165</v>
       </c>
-      <c r="D12" s="7">
+      <c r="D13" s="7">
         <v>200.7</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E13" s="7">
         <v>189.6</v>
       </c>
-      <c r="F12" s="7">
+      <c r="F13" s="7">
         <v>133.7</v>
       </c>
-      <c r="G12" s="7">
+      <c r="G13" s="7">
         <v>92.09999999999999</v>
       </c>
-      <c r="H12" s="7">
+      <c r="H13" s="7">
         <v>170.2</v>
       </c>
-      <c r="I12" s="7">
+      <c r="I13" s="7">
         <v>156.1</v>
       </c>
-      <c r="J12" s="7">
+      <c r="J13" s="7">
         <v>126.6</v>
       </c>
-      <c r="K12" s="7">
+      <c r="K13" s="7">
         <v>201.6</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
-      <c r="A14">
+    <row r="15" spans="1:11">
+      <c r="A15">
         <v>2025</v>
       </c>
-      <c r="B14" t="s">
-[...30 lines deleted...]
-    <row r="15" spans="1:11">
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="7">
-        <v>165.4</v>
+        <v>165</v>
       </c>
       <c r="D15" s="7">
-        <v>199.5</v>
+        <v>199.7</v>
       </c>
       <c r="E15" s="7">
-        <v>189.6</v>
+        <v>189.7</v>
       </c>
       <c r="F15" s="7">
-        <v>134.3</v>
+        <v>133.2</v>
       </c>
       <c r="G15" s="7">
-        <v>95</v>
+        <v>91.90000000000001</v>
       </c>
       <c r="H15" s="7">
-        <v>171.6</v>
+        <v>172.6</v>
       </c>
       <c r="I15" s="7">
-        <v>156.1</v>
+        <v>155.7</v>
       </c>
       <c r="J15" s="7">
-        <v>127.4</v>
+        <v>126.2</v>
       </c>
       <c r="K15" s="7">
-        <v>201.1</v>
+        <v>200.4</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="7">
-        <v>165.3</v>
+        <v>165.4</v>
       </c>
       <c r="D16" s="7">
-        <v>196.9</v>
+        <v>199.5</v>
       </c>
       <c r="E16" s="7">
-        <v>189.4</v>
+        <v>189.6</v>
       </c>
       <c r="F16" s="7">
-        <v>135</v>
+        <v>134.3</v>
       </c>
       <c r="G16" s="7">
-        <v>94.7</v>
+        <v>95</v>
       </c>
       <c r="H16" s="7">
-        <v>171.1</v>
+        <v>171.6</v>
       </c>
       <c r="I16" s="7">
-        <v>155.7</v>
+        <v>156.1</v>
       </c>
       <c r="J16" s="7">
-        <v>130</v>
+        <v>127.4</v>
       </c>
       <c r="K16" s="7">
-        <v>201</v>
+        <v>201.1</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="7">
-        <v>164.9</v>
+        <v>165.3</v>
       </c>
       <c r="D17" s="7">
-        <v>197.5</v>
+        <v>196.9</v>
       </c>
       <c r="E17" s="7">
-        <v>188.2</v>
+        <v>189.4</v>
       </c>
       <c r="F17" s="7">
-        <v>134.1</v>
+        <v>135</v>
       </c>
       <c r="G17" s="7">
-        <v>93.5</v>
+        <v>94.7</v>
       </c>
       <c r="H17" s="7">
-        <v>171.8</v>
+        <v>171.1</v>
       </c>
       <c r="I17" s="7">
-        <v>155.8</v>
+        <v>155.7</v>
       </c>
       <c r="J17" s="7">
-        <v>129.6</v>
+        <v>130</v>
       </c>
       <c r="K17" s="7">
-        <v>200.8</v>
+        <v>201</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="7">
-        <v>164.8</v>
+        <v>164.9</v>
       </c>
       <c r="D18" s="7">
-        <v>196.8</v>
+        <v>197.5</v>
       </c>
       <c r="E18" s="7">
-        <v>188</v>
+        <v>188.2</v>
       </c>
       <c r="F18" s="7">
-        <v>133.9</v>
+        <v>134.1</v>
       </c>
       <c r="G18" s="7">
-        <v>93.59999999999999</v>
+        <v>93.5</v>
       </c>
       <c r="H18" s="7">
-        <v>172.7</v>
+        <v>171.8</v>
       </c>
       <c r="I18" s="7">
-        <v>155.4</v>
+        <v>155.8</v>
       </c>
       <c r="J18" s="7">
-        <v>128.7</v>
+        <v>129.6</v>
       </c>
       <c r="K18" s="7">
-        <v>200.5</v>
+        <v>200.8</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="7">
-        <v>164.9</v>
+        <v>164.8</v>
       </c>
       <c r="D19" s="7">
         <v>196.8</v>
       </c>
       <c r="E19" s="7">
-        <v>187.9</v>
+        <v>188</v>
       </c>
       <c r="F19" s="7">
-        <v>133.5</v>
+        <v>133.9</v>
       </c>
       <c r="G19" s="7">
-        <v>93.3</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="H19" s="7">
-        <v>173.3</v>
+        <v>172.7</v>
       </c>
       <c r="I19" s="7">
-        <v>155</v>
+        <v>155.4</v>
       </c>
       <c r="J19" s="7">
-        <v>130.3</v>
+        <v>128.7</v>
       </c>
       <c r="K19" s="7">
-        <v>200.1</v>
+        <v>200.5</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="7">
-        <v>164.4</v>
+        <v>164.9</v>
       </c>
       <c r="D20" s="7">
-        <v>195.6</v>
+        <v>196.8</v>
       </c>
       <c r="E20" s="7">
-        <v>187.3</v>
+        <v>187.9</v>
       </c>
       <c r="F20" s="7">
-        <v>132.9</v>
+        <v>133.5</v>
       </c>
       <c r="G20" s="7">
-        <v>95.09999999999999</v>
+        <v>93.3</v>
       </c>
       <c r="H20" s="7">
-        <v>172.6</v>
+        <v>173.3</v>
       </c>
       <c r="I20" s="7">
-        <v>154.8</v>
+        <v>155</v>
       </c>
       <c r="J20" s="7">
-        <v>129.6</v>
+        <v>130.3</v>
       </c>
       <c r="K20" s="7">
-        <v>200.2</v>
+        <v>200.1</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7">
-        <v>164.3</v>
+        <v>164.4</v>
       </c>
       <c r="D21" s="7">
-        <v>195.4</v>
+        <v>195.6</v>
       </c>
       <c r="E21" s="7">
-        <v>186.9</v>
+        <v>187.3</v>
       </c>
       <c r="F21" s="7">
-        <v>133.1</v>
+        <v>132.9</v>
       </c>
       <c r="G21" s="7">
-        <v>95.5</v>
+        <v>95.09999999999999</v>
       </c>
       <c r="H21" s="7">
-        <v>171.7</v>
+        <v>172.6</v>
       </c>
       <c r="I21" s="7">
-        <v>154.4</v>
+        <v>154.8</v>
       </c>
       <c r="J21" s="7">
-        <v>130.6</v>
+        <v>129.6</v>
       </c>
       <c r="K21" s="7">
-        <v>200.4</v>
+        <v>200.2</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7">
-        <v>163.4</v>
+        <v>164.3</v>
       </c>
       <c r="D22" s="7">
-        <v>194.5</v>
+        <v>195.4</v>
       </c>
       <c r="E22" s="7">
         <v>186.9</v>
       </c>
       <c r="F22" s="7">
-        <v>132.4</v>
+        <v>133.1</v>
       </c>
       <c r="G22" s="7">
-        <v>94.2</v>
+        <v>95.5</v>
       </c>
       <c r="H22" s="7">
-        <v>170.5</v>
+        <v>171.7</v>
       </c>
       <c r="I22" s="7">
-        <v>152.8</v>
+        <v>154.4</v>
       </c>
       <c r="J22" s="7">
-        <v>128.4</v>
+        <v>130.6</v>
       </c>
       <c r="K22" s="7">
-        <v>200</v>
+        <v>200.4</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7">
-        <v>163.5</v>
+        <v>163.4</v>
       </c>
       <c r="D23" s="7">
-        <v>193.8</v>
+        <v>194.5</v>
       </c>
       <c r="E23" s="7">
-        <v>187</v>
+        <v>186.9</v>
       </c>
       <c r="F23" s="7">
-        <v>131.3</v>
+        <v>132.4</v>
       </c>
       <c r="G23" s="7">
-        <v>94.40000000000001</v>
+        <v>94.2</v>
       </c>
       <c r="H23" s="7">
-        <v>173.1</v>
+        <v>170.5</v>
       </c>
       <c r="I23" s="7">
-        <v>152</v>
+        <v>152.8</v>
       </c>
       <c r="J23" s="7">
-        <v>128.6</v>
+        <v>128.4</v>
       </c>
       <c r="K23" s="7">
-        <v>199.7</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="B24" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7">
-        <v>163</v>
+        <v>163.5</v>
       </c>
       <c r="D24" s="7">
-        <v>190.5</v>
+        <v>193.8</v>
       </c>
       <c r="E24" s="7">
-        <v>186.7</v>
+        <v>187</v>
       </c>
       <c r="F24" s="7">
-        <v>131.7</v>
+        <v>131.3</v>
       </c>
       <c r="G24" s="7">
-        <v>92.90000000000001</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="H24" s="7">
-        <v>173.6</v>
+        <v>173.1</v>
       </c>
       <c r="I24" s="7">
-        <v>151.9</v>
+        <v>152</v>
       </c>
       <c r="J24" s="7">
-        <v>129.6</v>
+        <v>128.6</v>
       </c>
       <c r="K24" s="7">
-        <v>195.2</v>
+        <v>199.7</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="2">
         <v>2025</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="10">