--- v7 (2026-04-27)
+++ v8 (2026-06-07)
@@ -162,84 +162,84 @@
   <si>
     <t>V41695021)</t>
   </si>
   <si>
     <t>V41695053)</t>
   </si>
   <si>
     <t>V41695058)</t>
   </si>
   <si>
     <t>V41695073)</t>
   </si>
   <si>
     <t>V41695081)</t>
   </si>
   <si>
     <t>V41695097)</t>
   </si>
   <si>
     <t>V41695107)</t>
   </si>
   <si>
     <t>V41695117)</t>
   </si>
   <si>
+    <t>Apr</t>
+  </si>
+  <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>May</t>
-  </si>
-[...1 lines deleted...]
-    <t>Apr</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
   <si>
     <t>Monthly Average</t>
   </si>
   <si>
     <t>Source: Statistics Canada</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Consumer Price Index, </t>
     </r>
     <r>
       <rPr>
@@ -947,462 +947,462 @@
       </c>
       <c r="G9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="7">
-        <v>166.3</v>
+        <v>168</v>
       </c>
       <c r="D11" s="7">
-        <v>192.6</v>
+        <v>193.5</v>
       </c>
       <c r="E11" s="7">
-        <v>205</v>
+        <v>207.2</v>
       </c>
       <c r="F11" s="7">
-        <v>108</v>
+        <v>109.5</v>
       </c>
       <c r="G11" s="7">
-        <v>111.1</v>
+        <v>114</v>
       </c>
       <c r="H11" s="7">
-        <v>169.2</v>
+        <v>171.9</v>
       </c>
       <c r="I11" s="7">
-        <v>144.7</v>
+        <v>147.1</v>
       </c>
       <c r="J11" s="7">
-        <v>122.2</v>
+        <v>122.1</v>
       </c>
       <c r="K11" s="7">
-        <v>209</v>
+        <v>209.6</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="7">
-        <v>164.9</v>
+        <v>166.3</v>
       </c>
       <c r="D12" s="7">
-        <v>190.4</v>
+        <v>192.6</v>
       </c>
       <c r="E12" s="7">
-        <v>202.7</v>
+        <v>205</v>
       </c>
       <c r="F12" s="7">
-        <v>108.7</v>
+        <v>108</v>
       </c>
       <c r="G12" s="7">
-        <v>112.3</v>
+        <v>111.1</v>
       </c>
       <c r="H12" s="7">
-        <v>163.6</v>
+        <v>169.2</v>
       </c>
       <c r="I12" s="7">
-        <v>143.7</v>
+        <v>144.7</v>
       </c>
       <c r="J12" s="7">
-        <v>123.1</v>
+        <v>122.2</v>
       </c>
       <c r="K12" s="7">
         <v>209</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="B13" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="7">
-        <v>164.5</v>
+        <v>164.9</v>
       </c>
       <c r="D13" s="7">
-        <v>191.1</v>
+        <v>190.4</v>
       </c>
       <c r="E13" s="7">
-        <v>202.3</v>
+        <v>202.7</v>
       </c>
       <c r="F13" s="7">
-        <v>110.1</v>
+        <v>108.7</v>
       </c>
       <c r="G13" s="7">
-        <v>112.1</v>
+        <v>112.3</v>
       </c>
       <c r="H13" s="7">
-        <v>162.5</v>
+        <v>163.6</v>
       </c>
       <c r="I13" s="7">
-        <v>144.3</v>
+        <v>143.7</v>
       </c>
       <c r="J13" s="7">
-        <v>119.4</v>
+        <v>123.1</v>
       </c>
       <c r="K13" s="7">
         <v>209</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
-      <c r="A15">
+    <row r="14" spans="1:11">
+      <c r="B14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="7">
+        <v>164.5</v>
+      </c>
+      <c r="D14" s="7">
+        <v>191.1</v>
+      </c>
+      <c r="E14" s="7">
+        <v>202.3</v>
+      </c>
+      <c r="F14" s="7">
+        <v>110.1</v>
+      </c>
+      <c r="G14" s="7">
+        <v>112.1</v>
+      </c>
+      <c r="H14" s="7">
+        <v>162.5</v>
+      </c>
+      <c r="I14" s="7">
+        <v>144.3</v>
+      </c>
+      <c r="J14" s="7">
+        <v>119.4</v>
+      </c>
+      <c r="K14" s="7">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16">
         <v>2025</v>
       </c>
-      <c r="B15" t="s">
-[...30 lines deleted...]
-    <row r="16" spans="1:11">
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="7">
-        <v>163.9</v>
+        <v>165.9</v>
       </c>
       <c r="D16" s="7">
-        <v>191.7</v>
+        <v>193.1</v>
       </c>
       <c r="E16" s="7">
-        <v>199.8</v>
+        <v>202.5</v>
       </c>
       <c r="F16" s="7">
-        <v>111</v>
+        <v>109.4</v>
       </c>
       <c r="G16" s="7">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="H16" s="7">
-        <v>161.8</v>
+        <v>172.9</v>
       </c>
       <c r="I16" s="7">
-        <v>145.2</v>
+        <v>144.7</v>
       </c>
       <c r="J16" s="7">
-        <v>119.6</v>
+        <v>119.3</v>
       </c>
       <c r="K16" s="7">
-        <v>207.5</v>
+        <v>209.8</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="7">
-        <v>163.6</v>
+        <v>163.9</v>
       </c>
       <c r="D17" s="7">
-        <v>187.7</v>
+        <v>191.7</v>
       </c>
       <c r="E17" s="7">
-        <v>200</v>
+        <v>199.8</v>
       </c>
       <c r="F17" s="7">
-        <v>111.2</v>
+        <v>111</v>
       </c>
       <c r="G17" s="7">
-        <v>109.2</v>
+        <v>111</v>
       </c>
       <c r="H17" s="7">
-        <v>162.6</v>
+        <v>161.8</v>
       </c>
       <c r="I17" s="7">
-        <v>145.6</v>
+        <v>145.2</v>
       </c>
       <c r="J17" s="7">
-        <v>121</v>
+        <v>119.6</v>
       </c>
       <c r="K17" s="7">
-        <v>207</v>
+        <v>207.5</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="7">
-        <v>162.4</v>
+        <v>163.6</v>
       </c>
       <c r="D18" s="7">
-        <v>188.4</v>
+        <v>187.7</v>
       </c>
       <c r="E18" s="7">
-        <v>198.9</v>
+        <v>200</v>
       </c>
       <c r="F18" s="7">
-        <v>109.5</v>
+        <v>111.2</v>
       </c>
       <c r="G18" s="7">
-        <v>108.4</v>
+        <v>109.2</v>
       </c>
       <c r="H18" s="7">
-        <v>160.5</v>
+        <v>162.6</v>
       </c>
       <c r="I18" s="7">
-        <v>144.3</v>
+        <v>145.6</v>
       </c>
       <c r="J18" s="7">
-        <v>118.9</v>
+        <v>121</v>
       </c>
       <c r="K18" s="7">
-        <v>206.9</v>
+        <v>207</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="7">
-        <v>163.1</v>
+        <v>162.4</v>
       </c>
       <c r="D19" s="7">
-        <v>187.1</v>
+        <v>188.4</v>
       </c>
       <c r="E19" s="7">
-        <v>198.5</v>
+        <v>198.9</v>
       </c>
       <c r="F19" s="7">
-        <v>109.2</v>
+        <v>109.5</v>
       </c>
       <c r="G19" s="7">
-        <v>111.9</v>
+        <v>108.4</v>
       </c>
       <c r="H19" s="7">
-        <v>165.9</v>
+        <v>160.5</v>
       </c>
       <c r="I19" s="7">
-        <v>142.4</v>
+        <v>144.3</v>
       </c>
       <c r="J19" s="7">
-        <v>120</v>
+        <v>118.9</v>
       </c>
       <c r="K19" s="7">
-        <v>206.4</v>
+        <v>206.9</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="7">
-        <v>164</v>
+        <v>163.1</v>
       </c>
       <c r="D20" s="7">
-        <v>189.5</v>
+        <v>187.1</v>
       </c>
       <c r="E20" s="7">
-        <v>198.6</v>
+        <v>198.5</v>
       </c>
       <c r="F20" s="7">
         <v>109.2</v>
       </c>
       <c r="G20" s="7">
-        <v>113.1</v>
+        <v>111.9</v>
       </c>
       <c r="H20" s="7">
-        <v>170.3</v>
+        <v>165.9</v>
       </c>
       <c r="I20" s="7">
-        <v>142.8</v>
+        <v>142.4</v>
       </c>
       <c r="J20" s="7">
-        <v>118.9</v>
+        <v>120</v>
       </c>
       <c r="K20" s="7">
-        <v>205.6</v>
+        <v>206.4</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7">
-        <v>163.5</v>
+        <v>164</v>
       </c>
       <c r="D21" s="7">
-        <v>189.8</v>
+        <v>189.5</v>
       </c>
       <c r="E21" s="7">
-        <v>198.5</v>
+        <v>198.6</v>
       </c>
       <c r="F21" s="7">
-        <v>107.6</v>
+        <v>109.2</v>
       </c>
       <c r="G21" s="7">
-        <v>113.9</v>
+        <v>113.1</v>
       </c>
       <c r="H21" s="7">
-        <v>167.3</v>
+        <v>170.3</v>
       </c>
       <c r="I21" s="7">
-        <v>142.7</v>
+        <v>142.8</v>
       </c>
       <c r="J21" s="7">
-        <v>119.6</v>
+        <v>118.9</v>
       </c>
       <c r="K21" s="7">
         <v>205.6</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7">
-        <v>163.1</v>
+        <v>163.5</v>
       </c>
       <c r="D22" s="7">
-        <v>190.7</v>
+        <v>189.8</v>
       </c>
       <c r="E22" s="7">
-        <v>198.3</v>
+        <v>198.5</v>
       </c>
       <c r="F22" s="7">
-        <v>108.6</v>
+        <v>107.6</v>
       </c>
       <c r="G22" s="7">
-        <v>110.4</v>
+        <v>113.9</v>
       </c>
       <c r="H22" s="7">
-        <v>163.6</v>
+        <v>167.3</v>
       </c>
       <c r="I22" s="7">
         <v>142.7</v>
       </c>
       <c r="J22" s="7">
-        <v>120.4</v>
+        <v>119.6</v>
       </c>
       <c r="K22" s="7">
-        <v>205.7</v>
+        <v>205.6</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7">
-        <v>163.5</v>
+        <v>163.1</v>
       </c>
       <c r="D23" s="7">
-        <v>190.1</v>
+        <v>190.7</v>
       </c>
       <c r="E23" s="7">
-        <v>199.6</v>
+        <v>198.3</v>
       </c>
       <c r="F23" s="7">
-        <v>108.2</v>
+        <v>108.6</v>
       </c>
       <c r="G23" s="7">
-        <v>114.7</v>
+        <v>110.4</v>
       </c>
       <c r="H23" s="7">
-        <v>164.4</v>
+        <v>163.6</v>
       </c>
       <c r="I23" s="7">
-        <v>140.7</v>
+        <v>142.7</v>
       </c>
       <c r="J23" s="7">
-        <v>119.9</v>
+        <v>120.4</v>
       </c>
       <c r="K23" s="7">
-        <v>206</v>
+        <v>205.7</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="B24" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7">
         <v>163.5</v>
       </c>
       <c r="D24" s="7">
-        <v>187.9</v>
+        <v>190.1</v>
       </c>
       <c r="E24" s="7">
-        <v>200.2</v>
+        <v>199.6</v>
       </c>
       <c r="F24" s="7">
-        <v>108.3</v>
+        <v>108.2</v>
       </c>
       <c r="G24" s="7">
-        <v>113</v>
+        <v>114.7</v>
       </c>
       <c r="H24" s="7">
-        <v>165.6</v>
+        <v>164.4</v>
       </c>
       <c r="I24" s="7">
-        <v>139.6</v>
+        <v>140.7</v>
       </c>
       <c r="J24" s="7">
-        <v>122.2</v>
+        <v>119.9</v>
       </c>
       <c r="K24" s="7">
-        <v>204.4</v>
+        <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="2">
         <v>2025</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="10">
@@ -2029,462 +2029,462 @@
       </c>
       <c r="G9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>72</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>73</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="7">
-        <v>167.4</v>
+        <v>168</v>
       </c>
       <c r="D11" s="7">
-        <v>201.5</v>
+        <v>201.3</v>
       </c>
       <c r="E11" s="7">
-        <v>190.1</v>
+        <v>190.2</v>
       </c>
       <c r="F11" s="7">
-        <v>132.1</v>
+        <v>132.9</v>
       </c>
       <c r="G11" s="7">
-        <v>94</v>
+        <v>96.09999999999999</v>
       </c>
       <c r="H11" s="7">
-        <v>179.5</v>
+        <v>183.5</v>
       </c>
       <c r="I11" s="7">
-        <v>157</v>
+        <v>157.9</v>
       </c>
       <c r="J11" s="7">
-        <v>132</v>
+        <v>129.7</v>
       </c>
       <c r="K11" s="7">
-        <v>202.2</v>
+        <v>202.1</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="7">
-        <v>165.9</v>
+        <v>167.4</v>
       </c>
       <c r="D12" s="7">
-        <v>200.8</v>
+        <v>201.5</v>
       </c>
       <c r="E12" s="7">
-        <v>189.5</v>
+        <v>190.1</v>
       </c>
       <c r="F12" s="7">
-        <v>133.3</v>
+        <v>132.1</v>
       </c>
       <c r="G12" s="7">
-        <v>93.7</v>
+        <v>94</v>
       </c>
       <c r="H12" s="7">
-        <v>172.2</v>
+        <v>179.5</v>
       </c>
       <c r="I12" s="7">
-        <v>156.7</v>
+        <v>157</v>
       </c>
       <c r="J12" s="7">
-        <v>130.2</v>
+        <v>132</v>
       </c>
       <c r="K12" s="7">
-        <v>202</v>
+        <v>202.2</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="B13" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="7">
+        <v>165.9</v>
+      </c>
+      <c r="D13" s="7">
+        <v>200.8</v>
+      </c>
+      <c r="E13" s="7">
+        <v>189.5</v>
+      </c>
+      <c r="F13" s="7">
+        <v>133.3</v>
+      </c>
+      <c r="G13" s="7">
+        <v>93.7</v>
+      </c>
+      <c r="H13" s="7">
+        <v>172.2</v>
+      </c>
+      <c r="I13" s="7">
+        <v>156.7</v>
+      </c>
+      <c r="J13" s="7">
+        <v>130.2</v>
+      </c>
+      <c r="K13" s="7">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="B14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="7">
         <v>165</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D14" s="7">
         <v>200.7</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E14" s="7">
         <v>189.6</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F14" s="7">
         <v>133.7</v>
       </c>
-      <c r="G13" s="7">
+      <c r="G14" s="7">
         <v>92.09999999999999</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H14" s="7">
         <v>170.2</v>
       </c>
-      <c r="I13" s="7">
+      <c r="I14" s="7">
         <v>156.1</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J14" s="7">
         <v>126.6</v>
       </c>
-      <c r="K13" s="7">
+      <c r="K14" s="7">
         <v>201.6</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
-      <c r="A15">
+    <row r="16" spans="1:11">
+      <c r="A16">
         <v>2025</v>
       </c>
-      <c r="B15" t="s">
-[...30 lines deleted...]
-    <row r="16" spans="1:11">
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="7">
-        <v>165.4</v>
+        <v>165</v>
       </c>
       <c r="D16" s="7">
-        <v>199.5</v>
+        <v>199.7</v>
       </c>
       <c r="E16" s="7">
-        <v>189.6</v>
+        <v>189.7</v>
       </c>
       <c r="F16" s="7">
-        <v>134.3</v>
+        <v>133.2</v>
       </c>
       <c r="G16" s="7">
-        <v>95</v>
+        <v>91.90000000000001</v>
       </c>
       <c r="H16" s="7">
-        <v>171.6</v>
+        <v>172.6</v>
       </c>
       <c r="I16" s="7">
-        <v>156.1</v>
+        <v>155.7</v>
       </c>
       <c r="J16" s="7">
-        <v>127.4</v>
+        <v>126.2</v>
       </c>
       <c r="K16" s="7">
-        <v>201.1</v>
+        <v>200.4</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="7">
-        <v>165.3</v>
+        <v>165.4</v>
       </c>
       <c r="D17" s="7">
-        <v>196.9</v>
+        <v>199.5</v>
       </c>
       <c r="E17" s="7">
-        <v>189.4</v>
+        <v>189.6</v>
       </c>
       <c r="F17" s="7">
-        <v>135</v>
+        <v>134.3</v>
       </c>
       <c r="G17" s="7">
-        <v>94.7</v>
+        <v>95</v>
       </c>
       <c r="H17" s="7">
-        <v>171.1</v>
+        <v>171.6</v>
       </c>
       <c r="I17" s="7">
-        <v>155.7</v>
+        <v>156.1</v>
       </c>
       <c r="J17" s="7">
-        <v>130</v>
+        <v>127.4</v>
       </c>
       <c r="K17" s="7">
-        <v>201</v>
+        <v>201.1</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="7">
-        <v>164.9</v>
+        <v>165.3</v>
       </c>
       <c r="D18" s="7">
-        <v>197.5</v>
+        <v>196.9</v>
       </c>
       <c r="E18" s="7">
-        <v>188.2</v>
+        <v>189.4</v>
       </c>
       <c r="F18" s="7">
-        <v>134.1</v>
+        <v>135</v>
       </c>
       <c r="G18" s="7">
-        <v>93.5</v>
+        <v>94.7</v>
       </c>
       <c r="H18" s="7">
-        <v>171.8</v>
+        <v>171.1</v>
       </c>
       <c r="I18" s="7">
-        <v>155.8</v>
+        <v>155.7</v>
       </c>
       <c r="J18" s="7">
-        <v>129.6</v>
+        <v>130</v>
       </c>
       <c r="K18" s="7">
-        <v>200.8</v>
+        <v>201</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="7">
-        <v>164.8</v>
+        <v>164.9</v>
       </c>
       <c r="D19" s="7">
-        <v>196.8</v>
+        <v>197.5</v>
       </c>
       <c r="E19" s="7">
-        <v>188</v>
+        <v>188.2</v>
       </c>
       <c r="F19" s="7">
-        <v>133.9</v>
+        <v>134.1</v>
       </c>
       <c r="G19" s="7">
-        <v>93.59999999999999</v>
+        <v>93.5</v>
       </c>
       <c r="H19" s="7">
-        <v>172.7</v>
+        <v>171.8</v>
       </c>
       <c r="I19" s="7">
-        <v>155.4</v>
+        <v>155.8</v>
       </c>
       <c r="J19" s="7">
-        <v>128.7</v>
+        <v>129.6</v>
       </c>
       <c r="K19" s="7">
-        <v>200.5</v>
+        <v>200.8</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="7">
-        <v>164.9</v>
+        <v>164.8</v>
       </c>
       <c r="D20" s="7">
         <v>196.8</v>
       </c>
       <c r="E20" s="7">
-        <v>187.9</v>
+        <v>188</v>
       </c>
       <c r="F20" s="7">
-        <v>133.5</v>
+        <v>133.9</v>
       </c>
       <c r="G20" s="7">
-        <v>93.3</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="H20" s="7">
-        <v>173.3</v>
+        <v>172.7</v>
       </c>
       <c r="I20" s="7">
-        <v>155</v>
+        <v>155.4</v>
       </c>
       <c r="J20" s="7">
-        <v>130.3</v>
+        <v>128.7</v>
       </c>
       <c r="K20" s="7">
-        <v>200.1</v>
+        <v>200.5</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7">
-        <v>164.4</v>
+        <v>164.9</v>
       </c>
       <c r="D21" s="7">
-        <v>195.6</v>
+        <v>196.8</v>
       </c>
       <c r="E21" s="7">
-        <v>187.3</v>
+        <v>187.9</v>
       </c>
       <c r="F21" s="7">
-        <v>132.9</v>
+        <v>133.5</v>
       </c>
       <c r="G21" s="7">
-        <v>95.09999999999999</v>
+        <v>93.3</v>
       </c>
       <c r="H21" s="7">
-        <v>172.6</v>
+        <v>173.3</v>
       </c>
       <c r="I21" s="7">
-        <v>154.8</v>
+        <v>155</v>
       </c>
       <c r="J21" s="7">
-        <v>129.6</v>
+        <v>130.3</v>
       </c>
       <c r="K21" s="7">
-        <v>200.2</v>
+        <v>200.1</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7">
-        <v>164.3</v>
+        <v>164.4</v>
       </c>
       <c r="D22" s="7">
-        <v>195.4</v>
+        <v>195.6</v>
       </c>
       <c r="E22" s="7">
-        <v>186.9</v>
+        <v>187.3</v>
       </c>
       <c r="F22" s="7">
-        <v>133.1</v>
+        <v>132.9</v>
       </c>
       <c r="G22" s="7">
-        <v>95.5</v>
+        <v>95.09999999999999</v>
       </c>
       <c r="H22" s="7">
-        <v>171.7</v>
+        <v>172.6</v>
       </c>
       <c r="I22" s="7">
-        <v>154.4</v>
+        <v>154.8</v>
       </c>
       <c r="J22" s="7">
-        <v>130.6</v>
+        <v>129.6</v>
       </c>
       <c r="K22" s="7">
-        <v>200.4</v>
+        <v>200.2</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7">
-        <v>163.4</v>
+        <v>164.3</v>
       </c>
       <c r="D23" s="7">
-        <v>194.5</v>
+        <v>195.4</v>
       </c>
       <c r="E23" s="7">
         <v>186.9</v>
       </c>
       <c r="F23" s="7">
-        <v>132.4</v>
+        <v>133.1</v>
       </c>
       <c r="G23" s="7">
-        <v>94.2</v>
+        <v>95.5</v>
       </c>
       <c r="H23" s="7">
-        <v>170.5</v>
+        <v>171.7</v>
       </c>
       <c r="I23" s="7">
-        <v>152.8</v>
+        <v>154.4</v>
       </c>
       <c r="J23" s="7">
-        <v>128.4</v>
+        <v>130.6</v>
       </c>
       <c r="K23" s="7">
-        <v>200</v>
+        <v>200.4</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="B24" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7">
-        <v>163.5</v>
+        <v>163.4</v>
       </c>
       <c r="D24" s="7">
-        <v>193.8</v>
+        <v>194.5</v>
       </c>
       <c r="E24" s="7">
-        <v>187</v>
+        <v>186.9</v>
       </c>
       <c r="F24" s="7">
-        <v>131.3</v>
+        <v>132.4</v>
       </c>
       <c r="G24" s="7">
-        <v>94.40000000000001</v>
+        <v>94.2</v>
       </c>
       <c r="H24" s="7">
-        <v>173.1</v>
+        <v>170.5</v>
       </c>
       <c r="I24" s="7">
-        <v>152</v>
+        <v>152.8</v>
       </c>
       <c r="J24" s="7">
-        <v>128.6</v>
+        <v>128.4</v>
       </c>
       <c r="K24" s="7">
-        <v>199.7</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="2">
         <v>2025</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="10">