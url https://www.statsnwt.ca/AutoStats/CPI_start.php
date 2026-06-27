--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -162,84 +162,84 @@
   <si>
     <t>V41695021)</t>
   </si>
   <si>
     <t>V41695053)</t>
   </si>
   <si>
     <t>V41695058)</t>
   </si>
   <si>
     <t>V41695073)</t>
   </si>
   <si>
     <t>V41695081)</t>
   </si>
   <si>
     <t>V41695097)</t>
   </si>
   <si>
     <t>V41695107)</t>
   </si>
   <si>
     <t>V41695117)</t>
   </si>
   <si>
+    <t>May</t>
+  </si>
+  <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Jun</t>
-  </si>
-[...1 lines deleted...]
-    <t>May</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
   <si>
     <t>Monthly Average</t>
   </si>
   <si>
     <t>Source: Statistics Canada</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Consumer Price Index, </t>
     </r>
     <r>
       <rPr>
@@ -947,462 +947,462 @@
       </c>
       <c r="G9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="7">
-        <v>168</v>
+        <v>168.8</v>
       </c>
       <c r="D11" s="7">
-        <v>193.5</v>
+        <v>193.1</v>
       </c>
       <c r="E11" s="7">
-        <v>207.2</v>
+        <v>207.8</v>
       </c>
       <c r="F11" s="7">
-        <v>109.5</v>
+        <v>108.6</v>
       </c>
       <c r="G11" s="7">
-        <v>114</v>
+        <v>111.5</v>
       </c>
       <c r="H11" s="7">
-        <v>171.9</v>
+        <v>177.9</v>
       </c>
       <c r="I11" s="7">
-        <v>147.1</v>
+        <v>147</v>
       </c>
       <c r="J11" s="7">
-        <v>122.1</v>
+        <v>123.2</v>
       </c>
       <c r="K11" s="7">
-        <v>209.6</v>
+        <v>209.4</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="7">
-        <v>166.3</v>
+        <v>168</v>
       </c>
       <c r="D12" s="7">
-        <v>192.6</v>
+        <v>193.5</v>
       </c>
       <c r="E12" s="7">
-        <v>205</v>
+        <v>207.2</v>
       </c>
       <c r="F12" s="7">
-        <v>108</v>
+        <v>109.5</v>
       </c>
       <c r="G12" s="7">
-        <v>111.1</v>
+        <v>114</v>
       </c>
       <c r="H12" s="7">
-        <v>169.2</v>
+        <v>171.9</v>
       </c>
       <c r="I12" s="7">
-        <v>144.7</v>
+        <v>147.1</v>
       </c>
       <c r="J12" s="7">
-        <v>122.2</v>
+        <v>122.1</v>
       </c>
       <c r="K12" s="7">
-        <v>209</v>
+        <v>209.6</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="B13" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="7">
-        <v>164.9</v>
+        <v>166.3</v>
       </c>
       <c r="D13" s="7">
-        <v>190.4</v>
+        <v>192.6</v>
       </c>
       <c r="E13" s="7">
-        <v>202.7</v>
+        <v>205</v>
       </c>
       <c r="F13" s="7">
-        <v>108.7</v>
+        <v>108</v>
       </c>
       <c r="G13" s="7">
-        <v>112.3</v>
+        <v>111.1</v>
       </c>
       <c r="H13" s="7">
-        <v>163.6</v>
+        <v>169.2</v>
       </c>
       <c r="I13" s="7">
-        <v>143.7</v>
+        <v>144.7</v>
       </c>
       <c r="J13" s="7">
-        <v>123.1</v>
+        <v>122.2</v>
       </c>
       <c r="K13" s="7">
         <v>209</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="7">
-        <v>164.5</v>
+        <v>164.9</v>
       </c>
       <c r="D14" s="7">
-        <v>191.1</v>
+        <v>190.4</v>
       </c>
       <c r="E14" s="7">
-        <v>202.3</v>
+        <v>202.7</v>
       </c>
       <c r="F14" s="7">
-        <v>110.1</v>
+        <v>108.7</v>
       </c>
       <c r="G14" s="7">
-        <v>112.1</v>
+        <v>112.3</v>
       </c>
       <c r="H14" s="7">
-        <v>162.5</v>
+        <v>163.6</v>
       </c>
       <c r="I14" s="7">
-        <v>144.3</v>
+        <v>143.7</v>
       </c>
       <c r="J14" s="7">
-        <v>119.4</v>
+        <v>123.1</v>
       </c>
       <c r="K14" s="7">
         <v>209</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
-      <c r="A16">
+    <row r="15" spans="1:11">
+      <c r="B15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="7">
+        <v>164.5</v>
+      </c>
+      <c r="D15" s="7">
+        <v>191.1</v>
+      </c>
+      <c r="E15" s="7">
+        <v>202.3</v>
+      </c>
+      <c r="F15" s="7">
+        <v>110.1</v>
+      </c>
+      <c r="G15" s="7">
+        <v>112.1</v>
+      </c>
+      <c r="H15" s="7">
+        <v>162.5</v>
+      </c>
+      <c r="I15" s="7">
+        <v>144.3</v>
+      </c>
+      <c r="J15" s="7">
+        <v>119.4</v>
+      </c>
+      <c r="K15" s="7">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17">
         <v>2025</v>
       </c>
-      <c r="B16" t="s">
-[...30 lines deleted...]
-    <row r="17" spans="1:11">
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="7">
-        <v>163.9</v>
+        <v>165.9</v>
       </c>
       <c r="D17" s="7">
-        <v>191.7</v>
+        <v>193.1</v>
       </c>
       <c r="E17" s="7">
-        <v>199.8</v>
+        <v>202.5</v>
       </c>
       <c r="F17" s="7">
-        <v>111</v>
+        <v>109.4</v>
       </c>
       <c r="G17" s="7">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="H17" s="7">
-        <v>161.8</v>
+        <v>172.9</v>
       </c>
       <c r="I17" s="7">
-        <v>145.2</v>
+        <v>144.7</v>
       </c>
       <c r="J17" s="7">
-        <v>119.6</v>
+        <v>119.3</v>
       </c>
       <c r="K17" s="7">
-        <v>207.5</v>
+        <v>209.8</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="7">
-        <v>163.6</v>
+        <v>163.9</v>
       </c>
       <c r="D18" s="7">
-        <v>187.7</v>
+        <v>191.7</v>
       </c>
       <c r="E18" s="7">
-        <v>200</v>
+        <v>199.8</v>
       </c>
       <c r="F18" s="7">
-        <v>111.2</v>
+        <v>111</v>
       </c>
       <c r="G18" s="7">
-        <v>109.2</v>
+        <v>111</v>
       </c>
       <c r="H18" s="7">
-        <v>162.6</v>
+        <v>161.8</v>
       </c>
       <c r="I18" s="7">
-        <v>145.6</v>
+        <v>145.2</v>
       </c>
       <c r="J18" s="7">
-        <v>121</v>
+        <v>119.6</v>
       </c>
       <c r="K18" s="7">
-        <v>207</v>
+        <v>207.5</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="7">
-        <v>162.4</v>
+        <v>163.6</v>
       </c>
       <c r="D19" s="7">
-        <v>188.4</v>
+        <v>187.7</v>
       </c>
       <c r="E19" s="7">
-        <v>198.9</v>
+        <v>200</v>
       </c>
       <c r="F19" s="7">
-        <v>109.5</v>
+        <v>111.2</v>
       </c>
       <c r="G19" s="7">
-        <v>108.4</v>
+        <v>109.2</v>
       </c>
       <c r="H19" s="7">
-        <v>160.5</v>
+        <v>162.6</v>
       </c>
       <c r="I19" s="7">
-        <v>144.3</v>
+        <v>145.6</v>
       </c>
       <c r="J19" s="7">
-        <v>118.9</v>
+        <v>121</v>
       </c>
       <c r="K19" s="7">
-        <v>206.9</v>
+        <v>207</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="7">
-        <v>163.1</v>
+        <v>162.4</v>
       </c>
       <c r="D20" s="7">
-        <v>187.1</v>
+        <v>188.4</v>
       </c>
       <c r="E20" s="7">
-        <v>198.5</v>
+        <v>198.9</v>
       </c>
       <c r="F20" s="7">
-        <v>109.2</v>
+        <v>109.5</v>
       </c>
       <c r="G20" s="7">
-        <v>111.9</v>
+        <v>108.4</v>
       </c>
       <c r="H20" s="7">
-        <v>165.9</v>
+        <v>160.5</v>
       </c>
       <c r="I20" s="7">
-        <v>142.4</v>
+        <v>144.3</v>
       </c>
       <c r="J20" s="7">
-        <v>120</v>
+        <v>118.9</v>
       </c>
       <c r="K20" s="7">
-        <v>206.4</v>
+        <v>206.9</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7">
-        <v>164</v>
+        <v>163.1</v>
       </c>
       <c r="D21" s="7">
-        <v>189.5</v>
+        <v>187.1</v>
       </c>
       <c r="E21" s="7">
-        <v>198.6</v>
+        <v>198.5</v>
       </c>
       <c r="F21" s="7">
         <v>109.2</v>
       </c>
       <c r="G21" s="7">
-        <v>113.1</v>
+        <v>111.9</v>
       </c>
       <c r="H21" s="7">
-        <v>170.3</v>
+        <v>165.9</v>
       </c>
       <c r="I21" s="7">
-        <v>142.8</v>
+        <v>142.4</v>
       </c>
       <c r="J21" s="7">
-        <v>118.9</v>
+        <v>120</v>
       </c>
       <c r="K21" s="7">
-        <v>205.6</v>
+        <v>206.4</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7">
-        <v>163.5</v>
+        <v>164</v>
       </c>
       <c r="D22" s="7">
-        <v>189.8</v>
+        <v>189.5</v>
       </c>
       <c r="E22" s="7">
-        <v>198.5</v>
+        <v>198.6</v>
       </c>
       <c r="F22" s="7">
-        <v>107.6</v>
+        <v>109.2</v>
       </c>
       <c r="G22" s="7">
-        <v>113.9</v>
+        <v>113.1</v>
       </c>
       <c r="H22" s="7">
-        <v>167.3</v>
+        <v>170.3</v>
       </c>
       <c r="I22" s="7">
-        <v>142.7</v>
+        <v>142.8</v>
       </c>
       <c r="J22" s="7">
-        <v>119.6</v>
+        <v>118.9</v>
       </c>
       <c r="K22" s="7">
         <v>205.6</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7">
-        <v>163.1</v>
+        <v>163.5</v>
       </c>
       <c r="D23" s="7">
-        <v>190.7</v>
+        <v>189.8</v>
       </c>
       <c r="E23" s="7">
-        <v>198.3</v>
+        <v>198.5</v>
       </c>
       <c r="F23" s="7">
-        <v>108.6</v>
+        <v>107.6</v>
       </c>
       <c r="G23" s="7">
-        <v>110.4</v>
+        <v>113.9</v>
       </c>
       <c r="H23" s="7">
-        <v>163.6</v>
+        <v>167.3</v>
       </c>
       <c r="I23" s="7">
         <v>142.7</v>
       </c>
       <c r="J23" s="7">
-        <v>120.4</v>
+        <v>119.6</v>
       </c>
       <c r="K23" s="7">
-        <v>205.7</v>
+        <v>205.6</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="B24" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7">
-        <v>163.5</v>
+        <v>163.1</v>
       </c>
       <c r="D24" s="7">
-        <v>190.1</v>
+        <v>190.7</v>
       </c>
       <c r="E24" s="7">
-        <v>199.6</v>
+        <v>198.3</v>
       </c>
       <c r="F24" s="7">
-        <v>108.2</v>
+        <v>108.6</v>
       </c>
       <c r="G24" s="7">
-        <v>114.7</v>
+        <v>110.4</v>
       </c>
       <c r="H24" s="7">
-        <v>164.4</v>
+        <v>163.6</v>
       </c>
       <c r="I24" s="7">
-        <v>140.7</v>
+        <v>142.7</v>
       </c>
       <c r="J24" s="7">
-        <v>119.9</v>
+        <v>120.4</v>
       </c>
       <c r="K24" s="7">
-        <v>206</v>
+        <v>205.7</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="2">
         <v>2025</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="10">
@@ -2029,462 +2029,462 @@
       </c>
       <c r="G9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>72</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>73</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="7">
-        <v>168</v>
+        <v>169.6</v>
       </c>
       <c r="D11" s="7">
-        <v>201.3</v>
+        <v>202.8</v>
       </c>
       <c r="E11" s="7">
-        <v>190.2</v>
+        <v>190.1</v>
       </c>
       <c r="F11" s="7">
         <v>132.9</v>
       </c>
       <c r="G11" s="7">
-        <v>96.09999999999999</v>
+        <v>97.3</v>
       </c>
       <c r="H11" s="7">
-        <v>183.5</v>
+        <v>187.1</v>
       </c>
       <c r="I11" s="7">
-        <v>157.9</v>
+        <v>158.5</v>
       </c>
       <c r="J11" s="7">
-        <v>129.7</v>
+        <v>134.3</v>
       </c>
       <c r="K11" s="7">
-        <v>202.1</v>
+        <v>203</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="7">
-        <v>167.4</v>
+        <v>168</v>
       </c>
       <c r="D12" s="7">
-        <v>201.5</v>
+        <v>201.3</v>
       </c>
       <c r="E12" s="7">
-        <v>190.1</v>
+        <v>190.2</v>
       </c>
       <c r="F12" s="7">
-        <v>132.1</v>
+        <v>132.9</v>
       </c>
       <c r="G12" s="7">
-        <v>94</v>
+        <v>96.09999999999999</v>
       </c>
       <c r="H12" s="7">
-        <v>179.5</v>
+        <v>183.5</v>
       </c>
       <c r="I12" s="7">
-        <v>157</v>
+        <v>157.9</v>
       </c>
       <c r="J12" s="7">
-        <v>132</v>
+        <v>129.7</v>
       </c>
       <c r="K12" s="7">
-        <v>202.2</v>
+        <v>202.1</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="B13" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="7">
-        <v>165.9</v>
+        <v>167.4</v>
       </c>
       <c r="D13" s="7">
-        <v>200.8</v>
+        <v>201.5</v>
       </c>
       <c r="E13" s="7">
-        <v>189.5</v>
+        <v>190.1</v>
       </c>
       <c r="F13" s="7">
-        <v>133.3</v>
+        <v>132.1</v>
       </c>
       <c r="G13" s="7">
-        <v>93.7</v>
+        <v>94</v>
       </c>
       <c r="H13" s="7">
-        <v>172.2</v>
+        <v>179.5</v>
       </c>
       <c r="I13" s="7">
-        <v>156.7</v>
+        <v>157</v>
       </c>
       <c r="J13" s="7">
-        <v>130.2</v>
+        <v>132</v>
       </c>
       <c r="K13" s="7">
-        <v>202</v>
+        <v>202.2</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="7">
+        <v>165.9</v>
+      </c>
+      <c r="D14" s="7">
+        <v>200.8</v>
+      </c>
+      <c r="E14" s="7">
+        <v>189.5</v>
+      </c>
+      <c r="F14" s="7">
+        <v>133.3</v>
+      </c>
+      <c r="G14" s="7">
+        <v>93.7</v>
+      </c>
+      <c r="H14" s="7">
+        <v>172.2</v>
+      </c>
+      <c r="I14" s="7">
+        <v>156.7</v>
+      </c>
+      <c r="J14" s="7">
+        <v>130.2</v>
+      </c>
+      <c r="K14" s="7">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="B15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="7">
         <v>165</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D15" s="7">
         <v>200.7</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E15" s="7">
         <v>189.6</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F15" s="7">
         <v>133.7</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G15" s="7">
         <v>92.09999999999999</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H15" s="7">
         <v>170.2</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I15" s="7">
         <v>156.1</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J15" s="7">
         <v>126.6</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K15" s="7">
         <v>201.6</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
-      <c r="A16">
+    <row r="17" spans="1:11">
+      <c r="A17">
         <v>2025</v>
       </c>
-      <c r="B16" t="s">
-[...30 lines deleted...]
-    <row r="17" spans="1:11">
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="7">
-        <v>165.4</v>
+        <v>165</v>
       </c>
       <c r="D17" s="7">
-        <v>199.5</v>
+        <v>199.7</v>
       </c>
       <c r="E17" s="7">
-        <v>189.6</v>
+        <v>189.7</v>
       </c>
       <c r="F17" s="7">
-        <v>134.3</v>
+        <v>133.2</v>
       </c>
       <c r="G17" s="7">
-        <v>95</v>
+        <v>91.90000000000001</v>
       </c>
       <c r="H17" s="7">
-        <v>171.6</v>
+        <v>172.6</v>
       </c>
       <c r="I17" s="7">
-        <v>156.1</v>
+        <v>155.7</v>
       </c>
       <c r="J17" s="7">
-        <v>127.4</v>
+        <v>126.2</v>
       </c>
       <c r="K17" s="7">
-        <v>201.1</v>
+        <v>200.4</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="7">
-        <v>165.3</v>
+        <v>165.4</v>
       </c>
       <c r="D18" s="7">
-        <v>196.9</v>
+        <v>199.5</v>
       </c>
       <c r="E18" s="7">
-        <v>189.4</v>
+        <v>189.6</v>
       </c>
       <c r="F18" s="7">
-        <v>135</v>
+        <v>134.3</v>
       </c>
       <c r="G18" s="7">
-        <v>94.7</v>
+        <v>95</v>
       </c>
       <c r="H18" s="7">
-        <v>171.1</v>
+        <v>171.6</v>
       </c>
       <c r="I18" s="7">
-        <v>155.7</v>
+        <v>156.1</v>
       </c>
       <c r="J18" s="7">
-        <v>130</v>
+        <v>127.4</v>
       </c>
       <c r="K18" s="7">
-        <v>201</v>
+        <v>201.1</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="7">
-        <v>164.9</v>
+        <v>165.3</v>
       </c>
       <c r="D19" s="7">
-        <v>197.5</v>
+        <v>196.9</v>
       </c>
       <c r="E19" s="7">
-        <v>188.2</v>
+        <v>189.4</v>
       </c>
       <c r="F19" s="7">
-        <v>134.1</v>
+        <v>135</v>
       </c>
       <c r="G19" s="7">
-        <v>93.5</v>
+        <v>94.7</v>
       </c>
       <c r="H19" s="7">
-        <v>171.8</v>
+        <v>171.1</v>
       </c>
       <c r="I19" s="7">
-        <v>155.8</v>
+        <v>155.7</v>
       </c>
       <c r="J19" s="7">
-        <v>129.6</v>
+        <v>130</v>
       </c>
       <c r="K19" s="7">
-        <v>200.8</v>
+        <v>201</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="7">
-        <v>164.8</v>
+        <v>164.9</v>
       </c>
       <c r="D20" s="7">
-        <v>196.8</v>
+        <v>197.5</v>
       </c>
       <c r="E20" s="7">
-        <v>188</v>
+        <v>188.2</v>
       </c>
       <c r="F20" s="7">
-        <v>133.9</v>
+        <v>134.1</v>
       </c>
       <c r="G20" s="7">
-        <v>93.59999999999999</v>
+        <v>93.5</v>
       </c>
       <c r="H20" s="7">
-        <v>172.7</v>
+        <v>171.8</v>
       </c>
       <c r="I20" s="7">
-        <v>155.4</v>
+        <v>155.8</v>
       </c>
       <c r="J20" s="7">
-        <v>128.7</v>
+        <v>129.6</v>
       </c>
       <c r="K20" s="7">
-        <v>200.5</v>
+        <v>200.8</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7">
-        <v>164.9</v>
+        <v>164.8</v>
       </c>
       <c r="D21" s="7">
         <v>196.8</v>
       </c>
       <c r="E21" s="7">
-        <v>187.9</v>
+        <v>188</v>
       </c>
       <c r="F21" s="7">
-        <v>133.5</v>
+        <v>133.9</v>
       </c>
       <c r="G21" s="7">
-        <v>93.3</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="H21" s="7">
-        <v>173.3</v>
+        <v>172.7</v>
       </c>
       <c r="I21" s="7">
-        <v>155</v>
+        <v>155.4</v>
       </c>
       <c r="J21" s="7">
-        <v>130.3</v>
+        <v>128.7</v>
       </c>
       <c r="K21" s="7">
-        <v>200.1</v>
+        <v>200.5</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7">
-        <v>164.4</v>
+        <v>164.9</v>
       </c>
       <c r="D22" s="7">
-        <v>195.6</v>
+        <v>196.8</v>
       </c>
       <c r="E22" s="7">
-        <v>187.3</v>
+        <v>187.9</v>
       </c>
       <c r="F22" s="7">
-        <v>132.9</v>
+        <v>133.5</v>
       </c>
       <c r="G22" s="7">
-        <v>95.09999999999999</v>
+        <v>93.3</v>
       </c>
       <c r="H22" s="7">
-        <v>172.6</v>
+        <v>173.3</v>
       </c>
       <c r="I22" s="7">
-        <v>154.8</v>
+        <v>155</v>
       </c>
       <c r="J22" s="7">
-        <v>129.6</v>
+        <v>130.3</v>
       </c>
       <c r="K22" s="7">
-        <v>200.2</v>
+        <v>200.1</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7">
-        <v>164.3</v>
+        <v>164.4</v>
       </c>
       <c r="D23" s="7">
-        <v>195.4</v>
+        <v>195.6</v>
       </c>
       <c r="E23" s="7">
-        <v>186.9</v>
+        <v>187.3</v>
       </c>
       <c r="F23" s="7">
-        <v>133.1</v>
+        <v>132.9</v>
       </c>
       <c r="G23" s="7">
-        <v>95.5</v>
+        <v>95.09999999999999</v>
       </c>
       <c r="H23" s="7">
-        <v>171.7</v>
+        <v>172.6</v>
       </c>
       <c r="I23" s="7">
-        <v>154.4</v>
+        <v>154.8</v>
       </c>
       <c r="J23" s="7">
-        <v>130.6</v>
+        <v>129.6</v>
       </c>
       <c r="K23" s="7">
-        <v>200.4</v>
+        <v>200.2</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="B24" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7">
-        <v>163.4</v>
+        <v>164.3</v>
       </c>
       <c r="D24" s="7">
-        <v>194.5</v>
+        <v>195.4</v>
       </c>
       <c r="E24" s="7">
         <v>186.9</v>
       </c>
       <c r="F24" s="7">
-        <v>132.4</v>
+        <v>133.1</v>
       </c>
       <c r="G24" s="7">
-        <v>94.2</v>
+        <v>95.5</v>
       </c>
       <c r="H24" s="7">
-        <v>170.5</v>
+        <v>171.7</v>
       </c>
       <c r="I24" s="7">
-        <v>152.8</v>
+        <v>154.4</v>
       </c>
       <c r="J24" s="7">
-        <v>128.4</v>
+        <v>130.6</v>
       </c>
       <c r="K24" s="7">
-        <v>200</v>
+        <v>200.4</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="2">
         <v>2025</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="10">