--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -162,84 +162,84 @@
   <si>
     <t>V41695021)</t>
   </si>
   <si>
     <t>V41695053)</t>
   </si>
   <si>
     <t>V41695058)</t>
   </si>
   <si>
     <t>V41695073)</t>
   </si>
   <si>
     <t>V41695081)</t>
   </si>
   <si>
     <t>V41695097)</t>
   </si>
   <si>
     <t>V41695107)</t>
   </si>
   <si>
     <t>V41695117)</t>
   </si>
   <si>
+    <t>Jun</t>
+  </si>
+  <si>
     <t>May</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jun</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
   <si>
     <t>Monthly Average</t>
   </si>
   <si>
     <t>Source: Statistics Canada</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Consumer Price Index, </t>
     </r>
     <r>
       <rPr>
@@ -947,462 +947,462 @@
       </c>
       <c r="G9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="7">
-        <v>168.8</v>
+        <v>169</v>
       </c>
       <c r="D11" s="7">
-        <v>193.1</v>
+        <v>193.3</v>
       </c>
       <c r="E11" s="7">
-        <v>207.8</v>
+        <v>206.1</v>
       </c>
       <c r="F11" s="7">
-        <v>108.6</v>
+        <v>109.2</v>
       </c>
       <c r="G11" s="7">
-        <v>111.5</v>
+        <v>116.2</v>
       </c>
       <c r="H11" s="7">
-        <v>177.9</v>
+        <v>180.2</v>
       </c>
       <c r="I11" s="7">
-        <v>147</v>
+        <v>147.7</v>
       </c>
       <c r="J11" s="7">
-        <v>123.2</v>
+        <v>121.7</v>
       </c>
       <c r="K11" s="7">
-        <v>209.4</v>
+        <v>209.6</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="7">
-        <v>168</v>
+        <v>168.8</v>
       </c>
       <c r="D12" s="7">
-        <v>193.5</v>
+        <v>193.1</v>
       </c>
       <c r="E12" s="7">
-        <v>207.2</v>
+        <v>207.8</v>
       </c>
       <c r="F12" s="7">
-        <v>109.5</v>
+        <v>108.6</v>
       </c>
       <c r="G12" s="7">
-        <v>114</v>
+        <v>111.5</v>
       </c>
       <c r="H12" s="7">
-        <v>171.9</v>
+        <v>177.9</v>
       </c>
       <c r="I12" s="7">
-        <v>147.1</v>
+        <v>147</v>
       </c>
       <c r="J12" s="7">
-        <v>122.1</v>
+        <v>123.2</v>
       </c>
       <c r="K12" s="7">
-        <v>209.6</v>
+        <v>209.4</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="B13" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="7">
-        <v>166.3</v>
+        <v>168</v>
       </c>
       <c r="D13" s="7">
-        <v>192.6</v>
+        <v>193.5</v>
       </c>
       <c r="E13" s="7">
-        <v>205</v>
+        <v>207.2</v>
       </c>
       <c r="F13" s="7">
-        <v>108</v>
+        <v>109.5</v>
       </c>
       <c r="G13" s="7">
-        <v>111.1</v>
+        <v>114</v>
       </c>
       <c r="H13" s="7">
-        <v>169.2</v>
+        <v>171.9</v>
       </c>
       <c r="I13" s="7">
-        <v>144.7</v>
+        <v>147.1</v>
       </c>
       <c r="J13" s="7">
-        <v>122.2</v>
+        <v>122.1</v>
       </c>
       <c r="K13" s="7">
-        <v>209</v>
+        <v>209.6</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="7">
-        <v>164.9</v>
+        <v>166.3</v>
       </c>
       <c r="D14" s="7">
-        <v>190.4</v>
+        <v>192.6</v>
       </c>
       <c r="E14" s="7">
-        <v>202.7</v>
+        <v>205</v>
       </c>
       <c r="F14" s="7">
-        <v>108.7</v>
+        <v>108</v>
       </c>
       <c r="G14" s="7">
-        <v>112.3</v>
+        <v>111.1</v>
       </c>
       <c r="H14" s="7">
-        <v>163.6</v>
+        <v>169.2</v>
       </c>
       <c r="I14" s="7">
-        <v>143.7</v>
+        <v>144.7</v>
       </c>
       <c r="J14" s="7">
-        <v>123.1</v>
+        <v>122.2</v>
       </c>
       <c r="K14" s="7">
         <v>209</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="B15" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="7">
-        <v>164.5</v>
+        <v>164.9</v>
       </c>
       <c r="D15" s="7">
-        <v>191.1</v>
+        <v>190.4</v>
       </c>
       <c r="E15" s="7">
-        <v>202.3</v>
+        <v>202.7</v>
       </c>
       <c r="F15" s="7">
-        <v>110.1</v>
+        <v>108.7</v>
       </c>
       <c r="G15" s="7">
-        <v>112.1</v>
+        <v>112.3</v>
       </c>
       <c r="H15" s="7">
-        <v>162.5</v>
+        <v>163.6</v>
       </c>
       <c r="I15" s="7">
-        <v>144.3</v>
+        <v>143.7</v>
       </c>
       <c r="J15" s="7">
-        <v>119.4</v>
+        <v>123.1</v>
       </c>
       <c r="K15" s="7">
         <v>209</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
-      <c r="A17">
+    <row r="16" spans="1:11">
+      <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="7">
+        <v>164.5</v>
+      </c>
+      <c r="D16" s="7">
+        <v>191.1</v>
+      </c>
+      <c r="E16" s="7">
+        <v>202.3</v>
+      </c>
+      <c r="F16" s="7">
+        <v>110.1</v>
+      </c>
+      <c r="G16" s="7">
+        <v>112.1</v>
+      </c>
+      <c r="H16" s="7">
+        <v>162.5</v>
+      </c>
+      <c r="I16" s="7">
+        <v>144.3</v>
+      </c>
+      <c r="J16" s="7">
+        <v>119.4</v>
+      </c>
+      <c r="K16" s="7">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18">
         <v>2025</v>
       </c>
-      <c r="B17" t="s">
-[...30 lines deleted...]
-    <row r="18" spans="1:11">
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="7">
-        <v>163.9</v>
+        <v>165.9</v>
       </c>
       <c r="D18" s="7">
-        <v>191.7</v>
+        <v>193.1</v>
       </c>
       <c r="E18" s="7">
-        <v>199.8</v>
+        <v>202.5</v>
       </c>
       <c r="F18" s="7">
-        <v>111</v>
+        <v>109.4</v>
       </c>
       <c r="G18" s="7">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="H18" s="7">
-        <v>161.8</v>
+        <v>172.9</v>
       </c>
       <c r="I18" s="7">
-        <v>145.2</v>
+        <v>144.7</v>
       </c>
       <c r="J18" s="7">
-        <v>119.6</v>
+        <v>119.3</v>
       </c>
       <c r="K18" s="7">
-        <v>207.5</v>
+        <v>209.8</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="7">
-        <v>163.6</v>
+        <v>163.9</v>
       </c>
       <c r="D19" s="7">
-        <v>187.7</v>
+        <v>191.7</v>
       </c>
       <c r="E19" s="7">
-        <v>200</v>
+        <v>199.8</v>
       </c>
       <c r="F19" s="7">
-        <v>111.2</v>
+        <v>111</v>
       </c>
       <c r="G19" s="7">
-        <v>109.2</v>
+        <v>111</v>
       </c>
       <c r="H19" s="7">
-        <v>162.6</v>
+        <v>161.8</v>
       </c>
       <c r="I19" s="7">
-        <v>145.6</v>
+        <v>145.2</v>
       </c>
       <c r="J19" s="7">
-        <v>121</v>
+        <v>119.6</v>
       </c>
       <c r="K19" s="7">
-        <v>207</v>
+        <v>207.5</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="7">
-        <v>162.4</v>
+        <v>163.6</v>
       </c>
       <c r="D20" s="7">
-        <v>188.4</v>
+        <v>187.7</v>
       </c>
       <c r="E20" s="7">
-        <v>198.9</v>
+        <v>200</v>
       </c>
       <c r="F20" s="7">
-        <v>109.5</v>
+        <v>111.2</v>
       </c>
       <c r="G20" s="7">
-        <v>108.4</v>
+        <v>109.2</v>
       </c>
       <c r="H20" s="7">
-        <v>160.5</v>
+        <v>162.6</v>
       </c>
       <c r="I20" s="7">
-        <v>144.3</v>
+        <v>145.6</v>
       </c>
       <c r="J20" s="7">
-        <v>118.9</v>
+        <v>121</v>
       </c>
       <c r="K20" s="7">
-        <v>206.9</v>
+        <v>207</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7">
-        <v>163.1</v>
+        <v>162.4</v>
       </c>
       <c r="D21" s="7">
-        <v>187.1</v>
+        <v>188.4</v>
       </c>
       <c r="E21" s="7">
-        <v>198.5</v>
+        <v>198.9</v>
       </c>
       <c r="F21" s="7">
-        <v>109.2</v>
+        <v>109.5</v>
       </c>
       <c r="G21" s="7">
-        <v>111.9</v>
+        <v>108.4</v>
       </c>
       <c r="H21" s="7">
-        <v>165.9</v>
+        <v>160.5</v>
       </c>
       <c r="I21" s="7">
-        <v>142.4</v>
+        <v>144.3</v>
       </c>
       <c r="J21" s="7">
-        <v>120</v>
+        <v>118.9</v>
       </c>
       <c r="K21" s="7">
-        <v>206.4</v>
+        <v>206.9</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7">
-        <v>164</v>
+        <v>163.1</v>
       </c>
       <c r="D22" s="7">
-        <v>189.5</v>
+        <v>187.1</v>
       </c>
       <c r="E22" s="7">
-        <v>198.6</v>
+        <v>198.5</v>
       </c>
       <c r="F22" s="7">
         <v>109.2</v>
       </c>
       <c r="G22" s="7">
-        <v>113.1</v>
+        <v>111.9</v>
       </c>
       <c r="H22" s="7">
-        <v>170.3</v>
+        <v>165.9</v>
       </c>
       <c r="I22" s="7">
-        <v>142.8</v>
+        <v>142.4</v>
       </c>
       <c r="J22" s="7">
-        <v>118.9</v>
+        <v>120</v>
       </c>
       <c r="K22" s="7">
-        <v>205.6</v>
+        <v>206.4</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7">
-        <v>163.5</v>
+        <v>164</v>
       </c>
       <c r="D23" s="7">
-        <v>189.8</v>
+        <v>189.5</v>
       </c>
       <c r="E23" s="7">
-        <v>198.5</v>
+        <v>198.6</v>
       </c>
       <c r="F23" s="7">
-        <v>107.6</v>
+        <v>109.2</v>
       </c>
       <c r="G23" s="7">
-        <v>113.9</v>
+        <v>113.1</v>
       </c>
       <c r="H23" s="7">
-        <v>167.3</v>
+        <v>170.3</v>
       </c>
       <c r="I23" s="7">
-        <v>142.7</v>
+        <v>142.8</v>
       </c>
       <c r="J23" s="7">
-        <v>119.6</v>
+        <v>118.9</v>
       </c>
       <c r="K23" s="7">
         <v>205.6</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="B24" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7">
-        <v>163.1</v>
+        <v>163.5</v>
       </c>
       <c r="D24" s="7">
-        <v>190.7</v>
+        <v>189.8</v>
       </c>
       <c r="E24" s="7">
-        <v>198.3</v>
+        <v>198.5</v>
       </c>
       <c r="F24" s="7">
-        <v>108.6</v>
+        <v>107.6</v>
       </c>
       <c r="G24" s="7">
-        <v>110.4</v>
+        <v>113.9</v>
       </c>
       <c r="H24" s="7">
-        <v>163.6</v>
+        <v>167.3</v>
       </c>
       <c r="I24" s="7">
         <v>142.7</v>
       </c>
       <c r="J24" s="7">
-        <v>120.4</v>
+        <v>119.6</v>
       </c>
       <c r="K24" s="7">
-        <v>205.7</v>
+        <v>205.6</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="2">
         <v>2025</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="10">
@@ -2029,462 +2029,462 @@
       </c>
       <c r="G9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>72</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>73</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="7">
-        <v>169.6</v>
+        <v>169</v>
       </c>
       <c r="D11" s="7">
-        <v>202.8</v>
+        <v>202.4</v>
       </c>
       <c r="E11" s="7">
-        <v>190.1</v>
+        <v>190.2</v>
       </c>
       <c r="F11" s="7">
-        <v>132.9</v>
+        <v>132.6</v>
       </c>
       <c r="G11" s="7">
-        <v>97.3</v>
+        <v>96.5</v>
       </c>
       <c r="H11" s="7">
-        <v>187.1</v>
+        <v>184.2</v>
       </c>
       <c r="I11" s="7">
-        <v>158.5</v>
+        <v>158.6</v>
       </c>
       <c r="J11" s="7">
-        <v>134.3</v>
+        <v>134.5</v>
       </c>
       <c r="K11" s="7">
-        <v>203</v>
+        <v>203.6</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="7">
-        <v>168</v>
+        <v>169.6</v>
       </c>
       <c r="D12" s="7">
-        <v>201.3</v>
+        <v>202.8</v>
       </c>
       <c r="E12" s="7">
-        <v>190.2</v>
+        <v>190.1</v>
       </c>
       <c r="F12" s="7">
         <v>132.9</v>
       </c>
       <c r="G12" s="7">
-        <v>96.09999999999999</v>
+        <v>97.3</v>
       </c>
       <c r="H12" s="7">
-        <v>183.5</v>
+        <v>187.1</v>
       </c>
       <c r="I12" s="7">
-        <v>157.9</v>
+        <v>158.5</v>
       </c>
       <c r="J12" s="7">
-        <v>129.7</v>
+        <v>134.3</v>
       </c>
       <c r="K12" s="7">
-        <v>202.1</v>
+        <v>203</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="B13" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="7">
-        <v>167.4</v>
+        <v>168</v>
       </c>
       <c r="D13" s="7">
-        <v>201.5</v>
+        <v>201.3</v>
       </c>
       <c r="E13" s="7">
-        <v>190.1</v>
+        <v>190.2</v>
       </c>
       <c r="F13" s="7">
-        <v>132.1</v>
+        <v>132.9</v>
       </c>
       <c r="G13" s="7">
-        <v>94</v>
+        <v>96.09999999999999</v>
       </c>
       <c r="H13" s="7">
-        <v>179.5</v>
+        <v>183.5</v>
       </c>
       <c r="I13" s="7">
-        <v>157</v>
+        <v>157.9</v>
       </c>
       <c r="J13" s="7">
-        <v>132</v>
+        <v>129.7</v>
       </c>
       <c r="K13" s="7">
-        <v>202.2</v>
+        <v>202.1</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="7">
-        <v>165.9</v>
+        <v>167.4</v>
       </c>
       <c r="D14" s="7">
-        <v>200.8</v>
+        <v>201.5</v>
       </c>
       <c r="E14" s="7">
-        <v>189.5</v>
+        <v>190.1</v>
       </c>
       <c r="F14" s="7">
-        <v>133.3</v>
+        <v>132.1</v>
       </c>
       <c r="G14" s="7">
-        <v>93.7</v>
+        <v>94</v>
       </c>
       <c r="H14" s="7">
-        <v>172.2</v>
+        <v>179.5</v>
       </c>
       <c r="I14" s="7">
-        <v>156.7</v>
+        <v>157</v>
       </c>
       <c r="J14" s="7">
-        <v>130.2</v>
+        <v>132</v>
       </c>
       <c r="K14" s="7">
-        <v>202</v>
+        <v>202.2</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="B15" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="7">
+        <v>165.9</v>
+      </c>
+      <c r="D15" s="7">
+        <v>200.8</v>
+      </c>
+      <c r="E15" s="7">
+        <v>189.5</v>
+      </c>
+      <c r="F15" s="7">
+        <v>133.3</v>
+      </c>
+      <c r="G15" s="7">
+        <v>93.7</v>
+      </c>
+      <c r="H15" s="7">
+        <v>172.2</v>
+      </c>
+      <c r="I15" s="7">
+        <v>156.7</v>
+      </c>
+      <c r="J15" s="7">
+        <v>130.2</v>
+      </c>
+      <c r="K15" s="7">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="7">
         <v>165</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D16" s="7">
         <v>200.7</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E16" s="7">
         <v>189.6</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F16" s="7">
         <v>133.7</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G16" s="7">
         <v>92.09999999999999</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H16" s="7">
         <v>170.2</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I16" s="7">
         <v>156.1</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J16" s="7">
         <v>126.6</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K16" s="7">
         <v>201.6</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
-      <c r="A17">
+    <row r="18" spans="1:11">
+      <c r="A18">
         <v>2025</v>
       </c>
-      <c r="B17" t="s">
-[...30 lines deleted...]
-    <row r="18" spans="1:11">
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="7">
-        <v>165.4</v>
+        <v>165</v>
       </c>
       <c r="D18" s="7">
-        <v>199.5</v>
+        <v>199.7</v>
       </c>
       <c r="E18" s="7">
-        <v>189.6</v>
+        <v>189.7</v>
       </c>
       <c r="F18" s="7">
-        <v>134.3</v>
+        <v>133.2</v>
       </c>
       <c r="G18" s="7">
-        <v>95</v>
+        <v>91.90000000000001</v>
       </c>
       <c r="H18" s="7">
-        <v>171.6</v>
+        <v>172.6</v>
       </c>
       <c r="I18" s="7">
-        <v>156.1</v>
+        <v>155.7</v>
       </c>
       <c r="J18" s="7">
-        <v>127.4</v>
+        <v>126.2</v>
       </c>
       <c r="K18" s="7">
-        <v>201.1</v>
+        <v>200.4</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="7">
-        <v>165.3</v>
+        <v>165.4</v>
       </c>
       <c r="D19" s="7">
-        <v>196.9</v>
+        <v>199.5</v>
       </c>
       <c r="E19" s="7">
-        <v>189.4</v>
+        <v>189.6</v>
       </c>
       <c r="F19" s="7">
-        <v>135</v>
+        <v>134.3</v>
       </c>
       <c r="G19" s="7">
-        <v>94.7</v>
+        <v>95</v>
       </c>
       <c r="H19" s="7">
-        <v>171.1</v>
+        <v>171.6</v>
       </c>
       <c r="I19" s="7">
-        <v>155.7</v>
+        <v>156.1</v>
       </c>
       <c r="J19" s="7">
-        <v>130</v>
+        <v>127.4</v>
       </c>
       <c r="K19" s="7">
-        <v>201</v>
+        <v>201.1</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="7">
-        <v>164.9</v>
+        <v>165.3</v>
       </c>
       <c r="D20" s="7">
-        <v>197.5</v>
+        <v>196.9</v>
       </c>
       <c r="E20" s="7">
-        <v>188.2</v>
+        <v>189.4</v>
       </c>
       <c r="F20" s="7">
-        <v>134.1</v>
+        <v>135</v>
       </c>
       <c r="G20" s="7">
-        <v>93.5</v>
+        <v>94.7</v>
       </c>
       <c r="H20" s="7">
-        <v>171.8</v>
+        <v>171.1</v>
       </c>
       <c r="I20" s="7">
-        <v>155.8</v>
+        <v>155.7</v>
       </c>
       <c r="J20" s="7">
-        <v>129.6</v>
+        <v>130</v>
       </c>
       <c r="K20" s="7">
-        <v>200.8</v>
+        <v>201</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7">
-        <v>164.8</v>
+        <v>164.9</v>
       </c>
       <c r="D21" s="7">
-        <v>196.8</v>
+        <v>197.5</v>
       </c>
       <c r="E21" s="7">
-        <v>188</v>
+        <v>188.2</v>
       </c>
       <c r="F21" s="7">
-        <v>133.9</v>
+        <v>134.1</v>
       </c>
       <c r="G21" s="7">
-        <v>93.59999999999999</v>
+        <v>93.5</v>
       </c>
       <c r="H21" s="7">
-        <v>172.7</v>
+        <v>171.8</v>
       </c>
       <c r="I21" s="7">
-        <v>155.4</v>
+        <v>155.8</v>
       </c>
       <c r="J21" s="7">
-        <v>128.7</v>
+        <v>129.6</v>
       </c>
       <c r="K21" s="7">
-        <v>200.5</v>
+        <v>200.8</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7">
-        <v>164.9</v>
+        <v>164.8</v>
       </c>
       <c r="D22" s="7">
         <v>196.8</v>
       </c>
       <c r="E22" s="7">
-        <v>187.9</v>
+        <v>188</v>
       </c>
       <c r="F22" s="7">
-        <v>133.5</v>
+        <v>133.9</v>
       </c>
       <c r="G22" s="7">
-        <v>93.3</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="H22" s="7">
-        <v>173.3</v>
+        <v>172.7</v>
       </c>
       <c r="I22" s="7">
-        <v>155</v>
+        <v>155.4</v>
       </c>
       <c r="J22" s="7">
-        <v>130.3</v>
+        <v>128.7</v>
       </c>
       <c r="K22" s="7">
-        <v>200.1</v>
+        <v>200.5</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7">
-        <v>164.4</v>
+        <v>164.9</v>
       </c>
       <c r="D23" s="7">
-        <v>195.6</v>
+        <v>196.8</v>
       </c>
       <c r="E23" s="7">
-        <v>187.3</v>
+        <v>187.9</v>
       </c>
       <c r="F23" s="7">
-        <v>132.9</v>
+        <v>133.5</v>
       </c>
       <c r="G23" s="7">
-        <v>95.09999999999999</v>
+        <v>93.3</v>
       </c>
       <c r="H23" s="7">
-        <v>172.6</v>
+        <v>173.3</v>
       </c>
       <c r="I23" s="7">
-        <v>154.8</v>
+        <v>155</v>
       </c>
       <c r="J23" s="7">
-        <v>129.6</v>
+        <v>130.3</v>
       </c>
       <c r="K23" s="7">
-        <v>200.2</v>
+        <v>200.1</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="B24" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7">
-        <v>164.3</v>
+        <v>164.4</v>
       </c>
       <c r="D24" s="7">
-        <v>195.4</v>
+        <v>195.6</v>
       </c>
       <c r="E24" s="7">
-        <v>186.9</v>
+        <v>187.3</v>
       </c>
       <c r="F24" s="7">
-        <v>133.1</v>
+        <v>132.9</v>
       </c>
       <c r="G24" s="7">
-        <v>95.5</v>
+        <v>95.09999999999999</v>
       </c>
       <c r="H24" s="7">
-        <v>171.7</v>
+        <v>172.6</v>
       </c>
       <c r="I24" s="7">
-        <v>154.4</v>
+        <v>154.8</v>
       </c>
       <c r="J24" s="7">
-        <v>130.6</v>
+        <v>129.6</v>
       </c>
       <c r="K24" s="7">
-        <v>200.4</v>
+        <v>200.2</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="2">
         <v>2025</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="10">