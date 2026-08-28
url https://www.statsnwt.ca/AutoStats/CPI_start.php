--- v10 (2026-08-06)
+++ v11 (2026-08-28)
@@ -162,84 +162,84 @@
   <si>
     <t>V41695021)</t>
   </si>
   <si>
     <t>V41695053)</t>
   </si>
   <si>
     <t>V41695058)</t>
   </si>
   <si>
     <t>V41695073)</t>
   </si>
   <si>
     <t>V41695081)</t>
   </si>
   <si>
     <t>V41695097)</t>
   </si>
   <si>
     <t>V41695107)</t>
   </si>
   <si>
     <t>V41695117)</t>
   </si>
   <si>
+    <t>Jul</t>
+  </si>
+  <si>
     <t>Jun</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jul</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
   <si>
     <t>Monthly Average</t>
   </si>
   <si>
     <t>Source: Statistics Canada</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Consumer Price Index, </t>
     </r>
     <r>
       <rPr>
@@ -947,459 +947,459 @@
       </c>
       <c r="G9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="7">
-        <v>169</v>
+        <v>169.6</v>
       </c>
       <c r="D11" s="7">
-        <v>193.3</v>
+        <v>194</v>
       </c>
       <c r="E11" s="7">
-        <v>206.1</v>
+        <v>205.5</v>
       </c>
       <c r="F11" s="7">
-        <v>109.2</v>
+        <v>110.8</v>
       </c>
       <c r="G11" s="7">
-        <v>116.2</v>
+        <v>113.7</v>
       </c>
       <c r="H11" s="7">
-        <v>180.2</v>
+        <v>182.9</v>
       </c>
       <c r="I11" s="7">
-        <v>147.7</v>
+        <v>146.7</v>
       </c>
       <c r="J11" s="7">
-        <v>121.7</v>
+        <v>123</v>
       </c>
       <c r="K11" s="7">
-        <v>209.6</v>
+        <v>209.2</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="7">
-        <v>168.8</v>
+        <v>169</v>
       </c>
       <c r="D12" s="7">
-        <v>193.1</v>
+        <v>193.3</v>
       </c>
       <c r="E12" s="7">
-        <v>207.8</v>
+        <v>206.1</v>
       </c>
       <c r="F12" s="7">
-        <v>108.6</v>
+        <v>109.2</v>
       </c>
       <c r="G12" s="7">
-        <v>111.5</v>
+        <v>116.2</v>
       </c>
       <c r="H12" s="7">
-        <v>177.9</v>
+        <v>180.2</v>
       </c>
       <c r="I12" s="7">
-        <v>147</v>
+        <v>147.7</v>
       </c>
       <c r="J12" s="7">
-        <v>123.2</v>
+        <v>121.7</v>
       </c>
       <c r="K12" s="7">
-        <v>209.4</v>
+        <v>209.6</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="B13" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="7">
-        <v>168</v>
+        <v>168.8</v>
       </c>
       <c r="D13" s="7">
-        <v>193.5</v>
+        <v>193.1</v>
       </c>
       <c r="E13" s="7">
-        <v>207.2</v>
+        <v>207.8</v>
       </c>
       <c r="F13" s="7">
-        <v>109.5</v>
+        <v>108.6</v>
       </c>
       <c r="G13" s="7">
-        <v>114</v>
+        <v>111.5</v>
       </c>
       <c r="H13" s="7">
-        <v>171.9</v>
+        <v>177.9</v>
       </c>
       <c r="I13" s="7">
-        <v>147.1</v>
+        <v>147</v>
       </c>
       <c r="J13" s="7">
-        <v>122.1</v>
+        <v>123.2</v>
       </c>
       <c r="K13" s="7">
-        <v>209.6</v>
+        <v>209.4</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="7">
-        <v>166.3</v>
+        <v>168</v>
       </c>
       <c r="D14" s="7">
-        <v>192.6</v>
+        <v>193.5</v>
       </c>
       <c r="E14" s="7">
-        <v>205</v>
+        <v>207.2</v>
       </c>
       <c r="F14" s="7">
-        <v>108</v>
+        <v>109.5</v>
       </c>
       <c r="G14" s="7">
-        <v>111.1</v>
+        <v>114</v>
       </c>
       <c r="H14" s="7">
-        <v>169.2</v>
+        <v>171.9</v>
       </c>
       <c r="I14" s="7">
-        <v>144.7</v>
+        <v>147.1</v>
       </c>
       <c r="J14" s="7">
-        <v>122.2</v>
+        <v>122.1</v>
       </c>
       <c r="K14" s="7">
-        <v>209</v>
+        <v>209.6</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="B15" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="7">
-        <v>164.9</v>
+        <v>166.3</v>
       </c>
       <c r="D15" s="7">
-        <v>190.4</v>
+        <v>192.6</v>
       </c>
       <c r="E15" s="7">
-        <v>202.7</v>
+        <v>205</v>
       </c>
       <c r="F15" s="7">
-        <v>108.7</v>
+        <v>108</v>
       </c>
       <c r="G15" s="7">
-        <v>112.3</v>
+        <v>111.1</v>
       </c>
       <c r="H15" s="7">
-        <v>163.6</v>
+        <v>169.2</v>
       </c>
       <c r="I15" s="7">
-        <v>143.7</v>
+        <v>144.7</v>
       </c>
       <c r="J15" s="7">
-        <v>123.1</v>
+        <v>122.2</v>
       </c>
       <c r="K15" s="7">
         <v>209</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="7">
-        <v>164.5</v>
+        <v>164.9</v>
       </c>
       <c r="D16" s="7">
-        <v>191.1</v>
+        <v>190.4</v>
       </c>
       <c r="E16" s="7">
-        <v>202.3</v>
+        <v>202.7</v>
       </c>
       <c r="F16" s="7">
-        <v>110.1</v>
+        <v>108.7</v>
       </c>
       <c r="G16" s="7">
-        <v>112.1</v>
+        <v>112.3</v>
       </c>
       <c r="H16" s="7">
-        <v>162.5</v>
+        <v>163.6</v>
       </c>
       <c r="I16" s="7">
-        <v>144.3</v>
+        <v>143.7</v>
       </c>
       <c r="J16" s="7">
-        <v>119.4</v>
+        <v>123.1</v>
       </c>
       <c r="K16" s="7">
         <v>209</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
-      <c r="A18">
+    <row r="17" spans="1:11">
+      <c r="B17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="7">
+        <v>164.5</v>
+      </c>
+      <c r="D17" s="7">
+        <v>191.1</v>
+      </c>
+      <c r="E17" s="7">
+        <v>202.3</v>
+      </c>
+      <c r="F17" s="7">
+        <v>110.1</v>
+      </c>
+      <c r="G17" s="7">
+        <v>112.1</v>
+      </c>
+      <c r="H17" s="7">
+        <v>162.5</v>
+      </c>
+      <c r="I17" s="7">
+        <v>144.3</v>
+      </c>
+      <c r="J17" s="7">
+        <v>119.4</v>
+      </c>
+      <c r="K17" s="7">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19">
         <v>2025</v>
       </c>
-      <c r="B18" t="s">
-[...30 lines deleted...]
-    <row r="19" spans="1:11">
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="7">
-        <v>163.9</v>
+        <v>165.9</v>
       </c>
       <c r="D19" s="7">
-        <v>191.7</v>
+        <v>193.1</v>
       </c>
       <c r="E19" s="7">
-        <v>199.8</v>
+        <v>202.5</v>
       </c>
       <c r="F19" s="7">
-        <v>111</v>
+        <v>109.4</v>
       </c>
       <c r="G19" s="7">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="H19" s="7">
-        <v>161.8</v>
+        <v>172.9</v>
       </c>
       <c r="I19" s="7">
-        <v>145.2</v>
+        <v>144.7</v>
       </c>
       <c r="J19" s="7">
-        <v>119.6</v>
+        <v>119.3</v>
       </c>
       <c r="K19" s="7">
-        <v>207.5</v>
+        <v>209.8</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="7">
-        <v>163.6</v>
+        <v>163.9</v>
       </c>
       <c r="D20" s="7">
-        <v>187.7</v>
+        <v>191.7</v>
       </c>
       <c r="E20" s="7">
-        <v>200</v>
+        <v>199.8</v>
       </c>
       <c r="F20" s="7">
-        <v>111.2</v>
+        <v>111</v>
       </c>
       <c r="G20" s="7">
-        <v>109.2</v>
+        <v>111</v>
       </c>
       <c r="H20" s="7">
-        <v>162.6</v>
+        <v>161.8</v>
       </c>
       <c r="I20" s="7">
-        <v>145.6</v>
+        <v>145.2</v>
       </c>
       <c r="J20" s="7">
-        <v>121</v>
+        <v>119.6</v>
       </c>
       <c r="K20" s="7">
-        <v>207</v>
+        <v>207.5</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7">
-        <v>162.4</v>
+        <v>163.6</v>
       </c>
       <c r="D21" s="7">
-        <v>188.4</v>
+        <v>187.7</v>
       </c>
       <c r="E21" s="7">
-        <v>198.9</v>
+        <v>200</v>
       </c>
       <c r="F21" s="7">
-        <v>109.5</v>
+        <v>111.2</v>
       </c>
       <c r="G21" s="7">
-        <v>108.4</v>
+        <v>109.2</v>
       </c>
       <c r="H21" s="7">
-        <v>160.5</v>
+        <v>162.6</v>
       </c>
       <c r="I21" s="7">
-        <v>144.3</v>
+        <v>145.6</v>
       </c>
       <c r="J21" s="7">
-        <v>118.9</v>
+        <v>121</v>
       </c>
       <c r="K21" s="7">
-        <v>206.9</v>
+        <v>207</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7">
-        <v>163.1</v>
+        <v>162.4</v>
       </c>
       <c r="D22" s="7">
-        <v>187.1</v>
+        <v>188.4</v>
       </c>
       <c r="E22" s="7">
-        <v>198.5</v>
+        <v>198.9</v>
       </c>
       <c r="F22" s="7">
-        <v>109.2</v>
+        <v>109.5</v>
       </c>
       <c r="G22" s="7">
-        <v>111.9</v>
+        <v>108.4</v>
       </c>
       <c r="H22" s="7">
-        <v>165.9</v>
+        <v>160.5</v>
       </c>
       <c r="I22" s="7">
-        <v>142.4</v>
+        <v>144.3</v>
       </c>
       <c r="J22" s="7">
-        <v>120</v>
+        <v>118.9</v>
       </c>
       <c r="K22" s="7">
-        <v>206.4</v>
+        <v>206.9</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7">
-        <v>164</v>
+        <v>163.1</v>
       </c>
       <c r="D23" s="7">
-        <v>189.5</v>
+        <v>187.1</v>
       </c>
       <c r="E23" s="7">
-        <v>198.6</v>
+        <v>198.5</v>
       </c>
       <c r="F23" s="7">
         <v>109.2</v>
       </c>
       <c r="G23" s="7">
-        <v>113.1</v>
+        <v>111.9</v>
       </c>
       <c r="H23" s="7">
-        <v>170.3</v>
+        <v>165.9</v>
       </c>
       <c r="I23" s="7">
-        <v>142.8</v>
+        <v>142.4</v>
       </c>
       <c r="J23" s="7">
-        <v>118.9</v>
+        <v>120</v>
       </c>
       <c r="K23" s="7">
-        <v>205.6</v>
+        <v>206.4</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="B24" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7">
-        <v>163.5</v>
+        <v>164</v>
       </c>
       <c r="D24" s="7">
-        <v>189.8</v>
+        <v>189.5</v>
       </c>
       <c r="E24" s="7">
-        <v>198.5</v>
+        <v>198.6</v>
       </c>
       <c r="F24" s="7">
-        <v>107.6</v>
+        <v>109.2</v>
       </c>
       <c r="G24" s="7">
-        <v>113.9</v>
+        <v>113.1</v>
       </c>
       <c r="H24" s="7">
-        <v>167.3</v>
+        <v>170.3</v>
       </c>
       <c r="I24" s="7">
-        <v>142.7</v>
+        <v>142.8</v>
       </c>
       <c r="J24" s="7">
-        <v>119.6</v>
+        <v>118.9</v>
       </c>
       <c r="K24" s="7">
         <v>205.6</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="2">
         <v>2025</v>
@@ -2029,462 +2029,462 @@
       </c>
       <c r="G9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>72</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>73</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="7">
-        <v>169</v>
+        <v>169.9</v>
       </c>
       <c r="D11" s="7">
-        <v>202.4</v>
+        <v>202.8</v>
       </c>
       <c r="E11" s="7">
-        <v>190.2</v>
+        <v>190.3</v>
       </c>
       <c r="F11" s="7">
-        <v>132.6</v>
+        <v>134</v>
       </c>
       <c r="G11" s="7">
-        <v>96.5</v>
+        <v>95.5</v>
       </c>
       <c r="H11" s="7">
-        <v>184.2</v>
+        <v>186.8</v>
       </c>
       <c r="I11" s="7">
         <v>158.6</v>
       </c>
       <c r="J11" s="7">
-        <v>134.5</v>
+        <v>136</v>
       </c>
       <c r="K11" s="7">
-        <v>203.6</v>
+        <v>204.1</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="7">
-        <v>169.6</v>
+        <v>169</v>
       </c>
       <c r="D12" s="7">
-        <v>202.8</v>
+        <v>202.4</v>
       </c>
       <c r="E12" s="7">
-        <v>190.1</v>
+        <v>190.2</v>
       </c>
       <c r="F12" s="7">
-        <v>132.9</v>
+        <v>132.6</v>
       </c>
       <c r="G12" s="7">
-        <v>97.3</v>
+        <v>96.5</v>
       </c>
       <c r="H12" s="7">
-        <v>187.1</v>
+        <v>184.2</v>
       </c>
       <c r="I12" s="7">
-        <v>158.5</v>
+        <v>158.6</v>
       </c>
       <c r="J12" s="7">
-        <v>134.3</v>
+        <v>134.5</v>
       </c>
       <c r="K12" s="7">
-        <v>203</v>
+        <v>203.6</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="B13" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="7">
-        <v>168</v>
+        <v>169.6</v>
       </c>
       <c r="D13" s="7">
-        <v>201.3</v>
+        <v>202.8</v>
       </c>
       <c r="E13" s="7">
-        <v>190.2</v>
+        <v>190.1</v>
       </c>
       <c r="F13" s="7">
         <v>132.9</v>
       </c>
       <c r="G13" s="7">
-        <v>96.09999999999999</v>
+        <v>97.3</v>
       </c>
       <c r="H13" s="7">
-        <v>183.5</v>
+        <v>187.1</v>
       </c>
       <c r="I13" s="7">
-        <v>157.9</v>
+        <v>158.5</v>
       </c>
       <c r="J13" s="7">
-        <v>129.7</v>
+        <v>134.3</v>
       </c>
       <c r="K13" s="7">
-        <v>202.1</v>
+        <v>203</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="7">
-        <v>167.4</v>
+        <v>168</v>
       </c>
       <c r="D14" s="7">
-        <v>201.5</v>
+        <v>201.3</v>
       </c>
       <c r="E14" s="7">
-        <v>190.1</v>
+        <v>190.2</v>
       </c>
       <c r="F14" s="7">
-        <v>132.1</v>
+        <v>132.9</v>
       </c>
       <c r="G14" s="7">
-        <v>94</v>
+        <v>96.09999999999999</v>
       </c>
       <c r="H14" s="7">
-        <v>179.5</v>
+        <v>183.5</v>
       </c>
       <c r="I14" s="7">
-        <v>157</v>
+        <v>157.9</v>
       </c>
       <c r="J14" s="7">
-        <v>132</v>
+        <v>129.7</v>
       </c>
       <c r="K14" s="7">
-        <v>202.2</v>
+        <v>202.1</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="B15" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="7">
-        <v>165.9</v>
+        <v>167.4</v>
       </c>
       <c r="D15" s="7">
-        <v>200.8</v>
+        <v>201.5</v>
       </c>
       <c r="E15" s="7">
-        <v>189.5</v>
+        <v>190.1</v>
       </c>
       <c r="F15" s="7">
-        <v>133.3</v>
+        <v>132.1</v>
       </c>
       <c r="G15" s="7">
-        <v>93.7</v>
+        <v>94</v>
       </c>
       <c r="H15" s="7">
-        <v>172.2</v>
+        <v>179.5</v>
       </c>
       <c r="I15" s="7">
-        <v>156.7</v>
+        <v>157</v>
       </c>
       <c r="J15" s="7">
-        <v>130.2</v>
+        <v>132</v>
       </c>
       <c r="K15" s="7">
-        <v>202</v>
+        <v>202.2</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="7">
+        <v>165.9</v>
+      </c>
+      <c r="D16" s="7">
+        <v>200.8</v>
+      </c>
+      <c r="E16" s="7">
+        <v>189.5</v>
+      </c>
+      <c r="F16" s="7">
+        <v>133.3</v>
+      </c>
+      <c r="G16" s="7">
+        <v>93.7</v>
+      </c>
+      <c r="H16" s="7">
+        <v>172.2</v>
+      </c>
+      <c r="I16" s="7">
+        <v>156.7</v>
+      </c>
+      <c r="J16" s="7">
+        <v>130.2</v>
+      </c>
+      <c r="K16" s="7">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="B17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="7">
         <v>165</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D17" s="7">
         <v>200.7</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E17" s="7">
         <v>189.6</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F17" s="7">
         <v>133.7</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G17" s="7">
         <v>92.09999999999999</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H17" s="7">
         <v>170.2</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I17" s="7">
         <v>156.1</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J17" s="7">
         <v>126.6</v>
       </c>
-      <c r="K16" s="7">
+      <c r="K17" s="7">
         <v>201.6</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
-      <c r="A18">
+    <row r="19" spans="1:11">
+      <c r="A19">
         <v>2025</v>
       </c>
-      <c r="B18" t="s">
-[...30 lines deleted...]
-    <row r="19" spans="1:11">
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="7">
-        <v>165.4</v>
+        <v>165</v>
       </c>
       <c r="D19" s="7">
-        <v>199.5</v>
+        <v>199.7</v>
       </c>
       <c r="E19" s="7">
-        <v>189.6</v>
+        <v>189.7</v>
       </c>
       <c r="F19" s="7">
-        <v>134.3</v>
+        <v>133.2</v>
       </c>
       <c r="G19" s="7">
-        <v>95</v>
+        <v>91.90000000000001</v>
       </c>
       <c r="H19" s="7">
-        <v>171.6</v>
+        <v>172.6</v>
       </c>
       <c r="I19" s="7">
-        <v>156.1</v>
+        <v>155.7</v>
       </c>
       <c r="J19" s="7">
-        <v>127.4</v>
+        <v>126.2</v>
       </c>
       <c r="K19" s="7">
-        <v>201.1</v>
+        <v>200.4</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="7">
-        <v>165.3</v>
+        <v>165.4</v>
       </c>
       <c r="D20" s="7">
-        <v>196.9</v>
+        <v>199.5</v>
       </c>
       <c r="E20" s="7">
-        <v>189.4</v>
+        <v>189.6</v>
       </c>
       <c r="F20" s="7">
-        <v>135</v>
+        <v>134.3</v>
       </c>
       <c r="G20" s="7">
-        <v>94.7</v>
+        <v>95</v>
       </c>
       <c r="H20" s="7">
-        <v>171.1</v>
+        <v>171.6</v>
       </c>
       <c r="I20" s="7">
-        <v>155.7</v>
+        <v>156.1</v>
       </c>
       <c r="J20" s="7">
-        <v>130</v>
+        <v>127.4</v>
       </c>
       <c r="K20" s="7">
-        <v>201</v>
+        <v>201.1</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7">
-        <v>164.9</v>
+        <v>165.3</v>
       </c>
       <c r="D21" s="7">
-        <v>197.5</v>
+        <v>196.9</v>
       </c>
       <c r="E21" s="7">
-        <v>188.2</v>
+        <v>189.4</v>
       </c>
       <c r="F21" s="7">
-        <v>134.1</v>
+        <v>135</v>
       </c>
       <c r="G21" s="7">
-        <v>93.5</v>
+        <v>94.7</v>
       </c>
       <c r="H21" s="7">
-        <v>171.8</v>
+        <v>171.1</v>
       </c>
       <c r="I21" s="7">
-        <v>155.8</v>
+        <v>155.7</v>
       </c>
       <c r="J21" s="7">
-        <v>129.6</v>
+        <v>130</v>
       </c>
       <c r="K21" s="7">
-        <v>200.8</v>
+        <v>201</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7">
-        <v>164.8</v>
+        <v>164.9</v>
       </c>
       <c r="D22" s="7">
-        <v>196.8</v>
+        <v>197.5</v>
       </c>
       <c r="E22" s="7">
-        <v>188</v>
+        <v>188.2</v>
       </c>
       <c r="F22" s="7">
-        <v>133.9</v>
+        <v>134.1</v>
       </c>
       <c r="G22" s="7">
-        <v>93.59999999999999</v>
+        <v>93.5</v>
       </c>
       <c r="H22" s="7">
-        <v>172.7</v>
+        <v>171.8</v>
       </c>
       <c r="I22" s="7">
-        <v>155.4</v>
+        <v>155.8</v>
       </c>
       <c r="J22" s="7">
-        <v>128.7</v>
+        <v>129.6</v>
       </c>
       <c r="K22" s="7">
-        <v>200.5</v>
+        <v>200.8</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7">
-        <v>164.9</v>
+        <v>164.8</v>
       </c>
       <c r="D23" s="7">
         <v>196.8</v>
       </c>
       <c r="E23" s="7">
-        <v>187.9</v>
+        <v>188</v>
       </c>
       <c r="F23" s="7">
-        <v>133.5</v>
+        <v>133.9</v>
       </c>
       <c r="G23" s="7">
-        <v>93.3</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="H23" s="7">
-        <v>173.3</v>
+        <v>172.7</v>
       </c>
       <c r="I23" s="7">
-        <v>155</v>
+        <v>155.4</v>
       </c>
       <c r="J23" s="7">
-        <v>130.3</v>
+        <v>128.7</v>
       </c>
       <c r="K23" s="7">
-        <v>200.1</v>
+        <v>200.5</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="B24" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7">
-        <v>164.4</v>
+        <v>164.9</v>
       </c>
       <c r="D24" s="7">
-        <v>195.6</v>
+        <v>196.8</v>
       </c>
       <c r="E24" s="7">
-        <v>187.3</v>
+        <v>187.9</v>
       </c>
       <c r="F24" s="7">
-        <v>132.9</v>
+        <v>133.5</v>
       </c>
       <c r="G24" s="7">
-        <v>95.09999999999999</v>
+        <v>93.3</v>
       </c>
       <c r="H24" s="7">
-        <v>172.6</v>
+        <v>173.3</v>
       </c>
       <c r="I24" s="7">
-        <v>154.8</v>
+        <v>155</v>
       </c>
       <c r="J24" s="7">
-        <v>129.6</v>
+        <v>130.3</v>
       </c>
       <c r="K24" s="7">
-        <v>200.2</v>
+        <v>200.1</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="2">
         <v>2025</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="10">