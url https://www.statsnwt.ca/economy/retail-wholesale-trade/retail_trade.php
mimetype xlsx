--- v6 (2026-03-31)
+++ v7 (2026-05-10)
@@ -130,84 +130,84 @@
   <si>
     <t>(V1446859941)</t>
   </si>
   <si>
     <t>(V1446859880)</t>
   </si>
   <si>
     <t>(V1446859788)</t>
   </si>
   <si>
     <t>(V1446859666)</t>
   </si>
   <si>
     <t>(V1446859635)</t>
   </si>
   <si>
     <t>(V1446859604)</t>
   </si>
   <si>
     <t>(V1446859573)</t>
   </si>
   <si>
     <t>(V1446859542)</t>
   </si>
   <si>
+    <t>Feb</t>
+  </si>
+  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mar</t>
-  </si>
-[...1 lines deleted...]
-    <t>Feb</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* (#,##0.0);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -792,686 +792,686 @@
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="2">
         <v>2026</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="8">
-        <v>60929.063</v>
+        <v>59612.454</v>
       </c>
       <c r="D8" s="8">
-        <v>81.69199999999999</v>
+        <v>76.149</v>
       </c>
       <c r="E8" s="8">
-        <v>63.117</v>
+        <v>60.983</v>
       </c>
       <c r="F8" s="8">
-        <v>88.56999999999999</v>
+        <v>79.26600000000001</v>
       </c>
       <c r="G8" s="8">
-        <v>8617.843999999999</v>
+        <v>8270.263000000001</v>
       </c>
       <c r="H8" s="8">
-        <v>8203.156000000001</v>
+        <v>7620.343</v>
       </c>
       <c r="I8" s="8">
-        <v>1938.856</v>
+        <v>1889.211</v>
       </c>
       <c r="J8" s="8">
-        <v>2049.265</v>
+        <v>2041.275</v>
       </c>
       <c r="K8" s="8">
-        <v>22517.753</v>
+        <v>22395.469</v>
       </c>
       <c r="L8" s="8">
-        <v>13150.46</v>
+        <v>13193.831</v>
       </c>
       <c r="M8" s="8">
-        <v>1386.75</v>
+        <v>1286.456</v>
       </c>
       <c r="N8" s="8">
-        <v>1721.786</v>
+        <v>1614.466</v>
       </c>
       <c r="O8" s="8">
-        <v>265.576</v>
+        <v>248.54</v>
       </c>
       <c r="P8" s="8">
-        <v>844.239</v>
+        <v>836.202</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="2"/>
-      <c r="B9" s="2"/>
-[...13 lines deleted...]
-      <c r="P9" s="3"/>
+      <c r="B9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="8">
+        <v>61583.86</v>
+      </c>
+      <c r="D9" s="8">
+        <v>80.988</v>
+      </c>
+      <c r="E9" s="8">
+        <v>63.215</v>
+      </c>
+      <c r="F9" s="8">
+        <v>83.849</v>
+      </c>
+      <c r="G9" s="8">
+        <v>8588.046</v>
+      </c>
+      <c r="H9" s="8">
+        <v>8202.914000000001</v>
+      </c>
+      <c r="I9" s="8">
+        <v>1948.04</v>
+      </c>
+      <c r="J9" s="8">
+        <v>2042.987</v>
+      </c>
+      <c r="K9" s="8">
+        <v>23201.965</v>
+      </c>
+      <c r="L9" s="8">
+        <v>13142.631</v>
+      </c>
+      <c r="M9" s="8">
+        <v>1385.568</v>
+      </c>
+      <c r="N9" s="8">
+        <v>1720.354</v>
+      </c>
+      <c r="O9" s="8">
+        <v>264.151</v>
+      </c>
+      <c r="P9" s="8">
+        <v>859.151</v>
+      </c>
     </row>
     <row r="10" spans="1:16">
-      <c r="A10" s="2">
+      <c r="A10" s="2"/>
+      <c r="B10" s="2"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="2">
         <v>2025</v>
       </c>
-      <c r="B10" s="2" t="s">
-[...46 lines deleted...]
-      <c r="A11" s="2"/>
       <c r="B11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="8">
-        <v>72226.01700000001</v>
+        <v>74513.803</v>
       </c>
       <c r="D11" s="8">
-        <v>73.379</v>
+        <v>88.283</v>
       </c>
       <c r="E11" s="8">
-        <v>60.403</v>
+        <v>64.327</v>
       </c>
       <c r="F11" s="8">
-        <v>92.143</v>
+        <v>97.42400000000001</v>
       </c>
       <c r="G11" s="8">
-        <v>9827.791999999999</v>
+        <v>10311.522</v>
       </c>
       <c r="H11" s="8">
-        <v>9323.370000000001</v>
+        <v>9483.371999999999</v>
       </c>
       <c r="I11" s="8">
-        <v>2157.148</v>
+        <v>2229.381</v>
       </c>
       <c r="J11" s="8">
-        <v>2386.613</v>
+        <v>2519.961</v>
       </c>
       <c r="K11" s="8">
-        <v>27289.447</v>
+        <v>28637.935</v>
       </c>
       <c r="L11" s="8">
-        <v>16097.916</v>
+        <v>16038.793</v>
       </c>
       <c r="M11" s="8">
-        <v>1610.34</v>
+        <v>1653.88</v>
       </c>
       <c r="N11" s="8">
-        <v>1929.78</v>
+        <v>1989.951</v>
       </c>
       <c r="O11" s="8">
-        <v>297.753</v>
+        <v>308.163</v>
       </c>
       <c r="P11" s="8">
-        <v>1079.934</v>
+        <v>1090.812</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="2"/>
       <c r="B12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="8">
-        <v>72473.32399999999</v>
+        <v>72845.874</v>
       </c>
       <c r="D12" s="8">
-        <v>80.029</v>
+        <v>73.751</v>
       </c>
       <c r="E12" s="8">
-        <v>67.40300000000001</v>
+        <v>59.837</v>
       </c>
       <c r="F12" s="8">
-        <v>101.142</v>
+        <v>91.46299999999999</v>
       </c>
       <c r="G12" s="8">
-        <v>9619.983</v>
+        <v>9853.839</v>
       </c>
       <c r="H12" s="8">
-        <v>9376.601000000001</v>
+        <v>9282.851000000001</v>
       </c>
       <c r="I12" s="8">
-        <v>2281.309</v>
+        <v>2157.336</v>
       </c>
       <c r="J12" s="8">
-        <v>2437.251</v>
+        <v>2385.558</v>
       </c>
       <c r="K12" s="8">
-        <v>26783.696</v>
+        <v>28090.196</v>
       </c>
       <c r="L12" s="8">
-        <v>16648.997</v>
+        <v>15956.237</v>
       </c>
       <c r="M12" s="8">
-        <v>1662.127</v>
+        <v>1603.011</v>
       </c>
       <c r="N12" s="8">
-        <v>1971.041</v>
+        <v>1924.547</v>
       </c>
       <c r="O12" s="8">
-        <v>313.537</v>
+        <v>297.641</v>
       </c>
       <c r="P12" s="8">
-        <v>1130.208</v>
+        <v>1069.608</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="2"/>
       <c r="B13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="8">
-        <v>69497.08100000001</v>
+        <v>73101.61500000001</v>
       </c>
       <c r="D13" s="8">
-        <v>74.405</v>
+        <v>81.23099999999999</v>
       </c>
       <c r="E13" s="8">
-        <v>61.789</v>
+        <v>66.12</v>
       </c>
       <c r="F13" s="8">
-        <v>104.726</v>
+        <v>100.697</v>
       </c>
       <c r="G13" s="8">
-        <v>9405.173000000001</v>
+        <v>9650.440000000001</v>
       </c>
       <c r="H13" s="8">
-        <v>9059.826999999999</v>
+        <v>9316.914000000001</v>
       </c>
       <c r="I13" s="8">
-        <v>2170.733</v>
+        <v>2281.715</v>
       </c>
       <c r="J13" s="8">
-        <v>2328.57</v>
+        <v>2421.425</v>
       </c>
       <c r="K13" s="8">
-        <v>25906.579</v>
+        <v>27539.353</v>
       </c>
       <c r="L13" s="8">
-        <v>15645.237</v>
+        <v>16581.056</v>
       </c>
       <c r="M13" s="8">
-        <v>1518.426</v>
+        <v>1684.195</v>
       </c>
       <c r="N13" s="8">
-        <v>1863.168</v>
+        <v>1973.656</v>
       </c>
       <c r="O13" s="8">
-        <v>306.519</v>
+        <v>313.631</v>
       </c>
       <c r="P13" s="8">
-        <v>1051.929</v>
+        <v>1091.184</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="2"/>
       <c r="B14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="8">
-        <v>72629.605</v>
+        <v>69561.507</v>
       </c>
       <c r="D14" s="8">
-        <v>82.03100000000001</v>
+        <v>74.196</v>
       </c>
       <c r="E14" s="8">
-        <v>62.605</v>
+        <v>59.633</v>
       </c>
       <c r="F14" s="8">
-        <v>113.603</v>
+        <v>104.509</v>
       </c>
       <c r="G14" s="8">
-        <v>9932.41</v>
+        <v>9422.58</v>
       </c>
       <c r="H14" s="8">
-        <v>9338.726000000001</v>
+        <v>8752.249</v>
       </c>
       <c r="I14" s="8">
-        <v>2269.969</v>
+        <v>2142.276</v>
       </c>
       <c r="J14" s="8">
-        <v>2423.197</v>
+        <v>2309.883</v>
       </c>
       <c r="K14" s="8">
-        <v>26798.348</v>
+        <v>26347.588</v>
       </c>
       <c r="L14" s="8">
-        <v>16531.989</v>
+        <v>15634.876</v>
       </c>
       <c r="M14" s="8">
-        <v>1685.398</v>
+        <v>1497.54</v>
       </c>
       <c r="N14" s="8">
-        <v>1923.08</v>
+        <v>1861.723</v>
       </c>
       <c r="O14" s="8">
-        <v>340.102</v>
+        <v>304.819</v>
       </c>
       <c r="P14" s="8">
-        <v>1128.147</v>
+        <v>1049.635</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="2"/>
       <c r="B15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="8">
-        <v>73449.431</v>
+        <v>73046.64</v>
       </c>
       <c r="D15" s="8">
-        <v>88.788</v>
+        <v>83.083</v>
       </c>
       <c r="E15" s="8">
-        <v>60.617</v>
+        <v>59.726</v>
       </c>
       <c r="F15" s="8">
-        <v>115.191</v>
+        <v>114.551</v>
       </c>
       <c r="G15" s="8">
-        <v>10211.214</v>
+        <v>9944.784</v>
       </c>
       <c r="H15" s="8">
-        <v>9399.52</v>
+        <v>9303.697</v>
       </c>
       <c r="I15" s="8">
-        <v>2298.069</v>
+        <v>2246.397</v>
       </c>
       <c r="J15" s="8">
-        <v>2498.282</v>
+        <v>2402.205</v>
       </c>
       <c r="K15" s="8">
-        <v>26956.52</v>
+        <v>27296.487</v>
       </c>
       <c r="L15" s="8">
-        <v>16684.17</v>
+        <v>16536.859</v>
       </c>
       <c r="M15" s="8">
-        <v>1693.636</v>
+        <v>1685.351</v>
       </c>
       <c r="N15" s="8">
-        <v>1963.765</v>
+        <v>1914.111</v>
       </c>
       <c r="O15" s="8">
-        <v>354.087</v>
+        <v>336.776</v>
       </c>
       <c r="P15" s="8">
-        <v>1125.571</v>
+        <v>1122.614</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="2"/>
       <c r="B16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="8">
-        <v>72686.79700000001</v>
+        <v>74134.516</v>
       </c>
       <c r="D16" s="8">
-        <v>85.03</v>
+        <v>91.197</v>
       </c>
       <c r="E16" s="8">
-        <v>57.861</v>
+        <v>57.809</v>
       </c>
       <c r="F16" s="8">
-        <v>108.725</v>
+        <v>117.375</v>
       </c>
       <c r="G16" s="8">
-        <v>9869.491</v>
+        <v>10248.28</v>
       </c>
       <c r="H16" s="8">
-        <v>9337.055</v>
+        <v>9347.157999999999</v>
       </c>
       <c r="I16" s="8">
-        <v>2351.621</v>
+        <v>2291.019</v>
       </c>
       <c r="J16" s="8">
-        <v>2450.016</v>
+        <v>2488.541</v>
       </c>
       <c r="K16" s="8">
-        <v>27170.418</v>
+        <v>27755.193</v>
       </c>
       <c r="L16" s="8">
-        <v>16222.823</v>
+        <v>16632.335</v>
       </c>
       <c r="M16" s="8">
-        <v>1641.454</v>
+        <v>1697.306</v>
       </c>
       <c r="N16" s="8">
-        <v>1944.559</v>
+        <v>1965.882</v>
       </c>
       <c r="O16" s="8">
-        <v>329.944</v>
+        <v>349.441</v>
       </c>
       <c r="P16" s="8">
-        <v>1117.8</v>
+        <v>1092.98</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="2"/>
       <c r="B17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="8">
-        <v>76285.34</v>
+        <v>73174.736</v>
       </c>
       <c r="D17" s="8">
-        <v>85.95999999999999</v>
+        <v>85.65300000000001</v>
       </c>
       <c r="E17" s="8">
-        <v>64.44499999999999</v>
+        <v>54.861</v>
       </c>
       <c r="F17" s="8">
-        <v>107.766</v>
+        <v>110.214</v>
       </c>
       <c r="G17" s="8">
-        <v>10242.593</v>
+        <v>9960.911</v>
       </c>
       <c r="H17" s="8">
-        <v>9820.214</v>
+        <v>9305.717000000001</v>
       </c>
       <c r="I17" s="8">
-        <v>2519.635</v>
+        <v>2321.994</v>
       </c>
       <c r="J17" s="8">
-        <v>2632.406</v>
+        <v>2429.509</v>
       </c>
       <c r="K17" s="8">
-        <v>28192.275</v>
+        <v>27708.512</v>
       </c>
       <c r="L17" s="8">
-        <v>17386.798</v>
+        <v>16210.591</v>
       </c>
       <c r="M17" s="8">
-        <v>1675.68</v>
+        <v>1642.96</v>
       </c>
       <c r="N17" s="8">
-        <v>2078.825</v>
+        <v>1910.43</v>
       </c>
       <c r="O17" s="8">
-        <v>337.014</v>
+        <v>324.947</v>
       </c>
       <c r="P17" s="8">
-        <v>1141.727</v>
+        <v>1108.436</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="2"/>
       <c r="B18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="8">
-        <v>70822.70299999999</v>
+        <v>76831.848</v>
       </c>
       <c r="D18" s="8">
-        <v>86.97199999999999</v>
+        <v>86.354</v>
       </c>
       <c r="E18" s="8">
-        <v>69.974</v>
+        <v>59.257</v>
       </c>
       <c r="F18" s="8">
-        <v>97.66800000000001</v>
+        <v>110.169</v>
       </c>
       <c r="G18" s="8">
-        <v>9754.662</v>
+        <v>10282.84</v>
       </c>
       <c r="H18" s="8">
-        <v>8991.583000000001</v>
+        <v>9807.799999999999</v>
       </c>
       <c r="I18" s="8">
-        <v>2284.835</v>
+        <v>2469.141</v>
       </c>
       <c r="J18" s="8">
-        <v>2412.116</v>
+        <v>2620.411</v>
       </c>
       <c r="K18" s="8">
-        <v>26285.961</v>
+        <v>28896.168</v>
       </c>
       <c r="L18" s="8">
-        <v>16076.788</v>
+        <v>17274.946</v>
       </c>
       <c r="M18" s="8">
-        <v>1547.777</v>
+        <v>1673.922</v>
       </c>
       <c r="N18" s="8">
-        <v>1877.354</v>
+        <v>2079.581</v>
       </c>
       <c r="O18" s="8">
-        <v>298.655</v>
+        <v>332.428</v>
       </c>
       <c r="P18" s="8">
-        <v>1038.358</v>
+        <v>1138.831</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="2"/>
       <c r="B19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="8">
-        <v>66742.295</v>
+        <v>71181.787</v>
       </c>
       <c r="D19" s="8">
-        <v>92.32599999999999</v>
+        <v>86.88200000000001</v>
       </c>
       <c r="E19" s="8">
-        <v>68.733</v>
+        <v>62.951</v>
       </c>
       <c r="F19" s="8">
-        <v>93.33799999999999</v>
+        <v>98.992</v>
       </c>
       <c r="G19" s="8">
-        <v>9207.924000000001</v>
+        <v>9807.394</v>
       </c>
       <c r="H19" s="8">
-        <v>8800.422</v>
+        <v>8626.983</v>
       </c>
       <c r="I19" s="8">
-        <v>2140.676</v>
+        <v>2284.125</v>
       </c>
       <c r="J19" s="8">
-        <v>2307.462</v>
+        <v>2408.232</v>
       </c>
       <c r="K19" s="8">
-        <v>24982.045</v>
+        <v>26917.493</v>
       </c>
       <c r="L19" s="8">
-        <v>14507.916</v>
+        <v>16144.115</v>
       </c>
       <c r="M19" s="8">
-        <v>1466.544</v>
+        <v>1545.232</v>
       </c>
       <c r="N19" s="8">
-        <v>1816.005</v>
+        <v>1878.633</v>
       </c>
       <c r="O19" s="8">
-        <v>283.774</v>
+        <v>293.327</v>
       </c>
       <c r="P19" s="8">
-        <v>975.13</v>
+        <v>1027.426</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="2"/>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="8">
-        <v>56837.475</v>
+        <v>67399.909</v>
       </c>
       <c r="D20" s="8">
-        <v>85.577</v>
+        <v>92.435</v>
       </c>
       <c r="E20" s="8">
-        <v>58.938</v>
+        <v>63.022</v>
       </c>
       <c r="F20" s="8">
-        <v>76.76900000000001</v>
+        <v>95.72799999999999</v>
       </c>
       <c r="G20" s="8">
-        <v>7917.333</v>
+        <v>9292.837</v>
       </c>
       <c r="H20" s="8">
-        <v>7506.397</v>
+        <v>8703.897999999999</v>
       </c>
       <c r="I20" s="8">
-        <v>1827.666</v>
+        <v>2145.973</v>
       </c>
       <c r="J20" s="8">
-        <v>1998.724</v>
+        <v>2306.709</v>
       </c>
       <c r="K20" s="8">
-        <v>21179.322</v>
+        <v>25636.332</v>
       </c>
       <c r="L20" s="8">
-        <v>12372.103</v>
+        <v>14525.646</v>
       </c>
       <c r="M20" s="8">
-        <v>1226.11</v>
+        <v>1461.741</v>
       </c>
       <c r="N20" s="8">
-        <v>1487.681</v>
+        <v>1828.113</v>
       </c>
       <c r="O20" s="8">
-        <v>238.137</v>
+        <v>283.582</v>
       </c>
       <c r="P20" s="8">
-        <v>862.7190000000001</v>
+        <v>963.893</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="2"/>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="8">
-        <v>59851.047</v>
+        <v>57311.827</v>
       </c>
       <c r="D21" s="8">
-        <v>84.518</v>
+        <v>85.515</v>
       </c>
       <c r="E21" s="8">
-        <v>60.155</v>
+        <v>53.29</v>
       </c>
       <c r="F21" s="8">
-        <v>80.67100000000001</v>
+        <v>78.26900000000001</v>
       </c>
       <c r="G21" s="8">
-        <v>8491.487999999999</v>
+        <v>8006.317</v>
       </c>
       <c r="H21" s="8">
-        <v>7760.464</v>
+        <v>7250.012</v>
       </c>
       <c r="I21" s="8">
-        <v>1931.173</v>
+        <v>1833.545</v>
       </c>
       <c r="J21" s="8">
-        <v>2033.94</v>
+        <v>1992.729</v>
       </c>
       <c r="K21" s="8">
-        <v>22368.836</v>
+        <v>21717.181</v>
       </c>
       <c r="L21" s="8">
-        <v>12847.021</v>
+        <v>12482.524</v>
       </c>
       <c r="M21" s="8">
-        <v>1344.14</v>
+        <v>1221.709</v>
       </c>
       <c r="N21" s="8">
-        <v>1680.631</v>
+        <v>1498.841</v>
       </c>
       <c r="O21" s="8">
-        <v>258.804</v>
+        <v>236.585</v>
       </c>
       <c r="P21" s="8">
-        <v>909.206</v>
+        <v>855.312</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="5"/>
@@ -1492,138 +1492,138 @@
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="9">
         <v>2025</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="8">
-        <v>836879.696</v>
+        <v>843629.87</v>
       </c>
       <c r="D25" s="8">
-        <v>1007.312</v>
+        <v>1014.283</v>
       </c>
       <c r="E25" s="8">
-        <v>757.562</v>
+        <v>717.836</v>
       </c>
       <c r="F25" s="8">
-        <v>1189.325</v>
+        <v>1200.729</v>
       </c>
       <c r="G25" s="8">
-        <v>114762.572</v>
+        <v>115393.375</v>
       </c>
       <c r="H25" s="8">
-        <v>108218.755</v>
+        <v>106889.222</v>
       </c>
       <c r="I25" s="8">
-        <v>26469.365</v>
+        <v>26337.273</v>
       </c>
       <c r="J25" s="8">
-        <v>28424.568</v>
+        <v>28309.808</v>
       </c>
       <c r="K25" s="8">
-        <v>311464.06</v>
+        <v>319503.856</v>
       </c>
       <c r="L25" s="8">
-        <v>187019.322</v>
+        <v>186907.468</v>
       </c>
       <c r="M25" s="8">
-        <v>18722.892</v>
+        <v>18704.791</v>
       </c>
       <c r="N25" s="8">
-        <v>22524.012</v>
+        <v>22523.593</v>
       </c>
       <c r="O25" s="8">
-        <v>3667.088</v>
+        <v>3637.959</v>
       </c>
       <c r="P25" s="8">
-        <v>12652.862</v>
+        <v>12489.682</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="9">
         <v>2024</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="8">
-        <v>804991.176</v>
+        <v>814194.154</v>
       </c>
       <c r="D26" s="8">
-        <v>1006.896</v>
+        <v>1008.78</v>
       </c>
       <c r="E26" s="8">
-        <v>676.0940000000001</v>
+        <v>676.181</v>
       </c>
       <c r="F26" s="8">
-        <v>1177.552</v>
+        <v>1188.731</v>
       </c>
       <c r="G26" s="8">
-        <v>108383.585</v>
+        <v>108424.927</v>
       </c>
       <c r="H26" s="8">
-        <v>103732.708</v>
+        <v>103760.693</v>
       </c>
       <c r="I26" s="8">
-        <v>25698.432</v>
+        <v>25706.285</v>
       </c>
       <c r="J26" s="8">
-        <v>27251.58</v>
+        <v>27202.513</v>
       </c>
       <c r="K26" s="8">
-        <v>300837.648</v>
+        <v>309970.843</v>
       </c>
       <c r="L26" s="8">
-        <v>180797.218</v>
+        <v>180840.134</v>
       </c>
       <c r="M26" s="8">
-        <v>17849.632</v>
+        <v>17846.431</v>
       </c>
       <c r="N26" s="8">
-        <v>21806.372</v>
+        <v>21807.582</v>
       </c>
       <c r="O26" s="8">
-        <v>3559.281</v>
+        <v>3559.481</v>
       </c>
       <c r="P26" s="8">
-        <v>12214.187</v>
+        <v>12201.576</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="9">
         <v>2023</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="8">
         <v>792369.058</v>
       </c>
       <c r="D27" s="8">
         <v>925.205</v>
       </c>
       <c r="E27" s="8">
         <v>619.54</v>
       </c>
       <c r="F27" s="8">
         <v>1161.817</v>
       </c>
       <c r="G27" s="8">
         <v>107766.032</v>
       </c>
       <c r="H27" s="8">
         <v>101979.095</v>
       </c>