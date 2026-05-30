--- v7 (2026-05-10)
+++ v8 (2026-05-30)
@@ -130,84 +130,84 @@
   <si>
     <t>(V1446859941)</t>
   </si>
   <si>
     <t>(V1446859880)</t>
   </si>
   <si>
     <t>(V1446859788)</t>
   </si>
   <si>
     <t>(V1446859666)</t>
   </si>
   <si>
     <t>(V1446859635)</t>
   </si>
   <si>
     <t>(V1446859604)</t>
   </si>
   <si>
     <t>(V1446859573)</t>
   </si>
   <si>
     <t>(V1446859542)</t>
   </si>
   <si>
+    <t>Mar</t>
+  </si>
+  <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Apr</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mar</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* (#,##0.0);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -792,686 +792,686 @@
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="2">
         <v>2026</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="8">
-        <v>59612.454</v>
+        <v>69892.19100000001</v>
       </c>
       <c r="D8" s="8">
-        <v>76.149</v>
+        <v>94.474</v>
       </c>
       <c r="E8" s="8">
-        <v>60.983</v>
+        <v>72.925</v>
       </c>
       <c r="F8" s="8">
-        <v>79.26600000000001</v>
+        <v>101.991</v>
       </c>
       <c r="G8" s="8">
-        <v>8270.263000000001</v>
+        <v>9518.710999999999</v>
       </c>
       <c r="H8" s="8">
-        <v>7620.343</v>
+        <v>9292.281999999999</v>
       </c>
       <c r="I8" s="8">
-        <v>1889.211</v>
+        <v>2207.941</v>
       </c>
       <c r="J8" s="8">
-        <v>2041.275</v>
+        <v>2406.602</v>
       </c>
       <c r="K8" s="8">
-        <v>22395.469</v>
+        <v>26490.017</v>
       </c>
       <c r="L8" s="8">
-        <v>13193.831</v>
+        <v>14986.848</v>
       </c>
       <c r="M8" s="8">
-        <v>1286.456</v>
+        <v>1523.712</v>
       </c>
       <c r="N8" s="8">
-        <v>1614.466</v>
+        <v>1899.262</v>
       </c>
       <c r="O8" s="8">
-        <v>248.54</v>
+        <v>300.56</v>
       </c>
       <c r="P8" s="8">
-        <v>836.202</v>
+        <v>996.865</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="2"/>
       <c r="B9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="8">
-        <v>61583.86</v>
+        <v>59716.252</v>
       </c>
       <c r="D9" s="8">
-        <v>80.988</v>
+        <v>77.108</v>
       </c>
       <c r="E9" s="8">
-        <v>63.215</v>
+        <v>61.939</v>
       </c>
       <c r="F9" s="8">
-        <v>83.849</v>
+        <v>82.42700000000001</v>
       </c>
       <c r="G9" s="8">
-        <v>8588.046</v>
+        <v>8274.540999999999</v>
       </c>
       <c r="H9" s="8">
-        <v>8202.914000000001</v>
+        <v>7646.476</v>
       </c>
       <c r="I9" s="8">
-        <v>1948.04</v>
+        <v>1886.92</v>
       </c>
       <c r="J9" s="8">
-        <v>2042.987</v>
+        <v>2044.362</v>
       </c>
       <c r="K9" s="8">
-        <v>23201.965</v>
+        <v>22408.097</v>
       </c>
       <c r="L9" s="8">
-        <v>13142.631</v>
+        <v>13237.021</v>
       </c>
       <c r="M9" s="8">
-        <v>1385.568</v>
+        <v>1294.828</v>
       </c>
       <c r="N9" s="8">
-        <v>1720.354</v>
+        <v>1612.927</v>
       </c>
       <c r="O9" s="8">
-        <v>264.151</v>
+        <v>247.996</v>
       </c>
       <c r="P9" s="8">
-        <v>859.151</v>
+        <v>841.612</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="2"/>
-      <c r="B10" s="2"/>
-[...13 lines deleted...]
-      <c r="P10" s="3"/>
+      <c r="B10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="8">
+        <v>61583.86</v>
+      </c>
+      <c r="D10" s="8">
+        <v>80.988</v>
+      </c>
+      <c r="E10" s="8">
+        <v>63.215</v>
+      </c>
+      <c r="F10" s="8">
+        <v>83.849</v>
+      </c>
+      <c r="G10" s="8">
+        <v>8588.046</v>
+      </c>
+      <c r="H10" s="8">
+        <v>8202.914000000001</v>
+      </c>
+      <c r="I10" s="8">
+        <v>1948.04</v>
+      </c>
+      <c r="J10" s="8">
+        <v>2042.987</v>
+      </c>
+      <c r="K10" s="8">
+        <v>23201.965</v>
+      </c>
+      <c r="L10" s="8">
+        <v>13142.631</v>
+      </c>
+      <c r="M10" s="8">
+        <v>1385.568</v>
+      </c>
+      <c r="N10" s="8">
+        <v>1720.354</v>
+      </c>
+      <c r="O10" s="8">
+        <v>264.151</v>
+      </c>
+      <c r="P10" s="8">
+        <v>859.151</v>
+      </c>
     </row>
     <row r="11" spans="1:16">
-      <c r="A11" s="2">
+      <c r="A11" s="2"/>
+      <c r="B11" s="2"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="3"/>
+      <c r="O11" s="3"/>
+      <c r="P11" s="3"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="2">
         <v>2025</v>
       </c>
-      <c r="B11" s="2" t="s">
-[...46 lines deleted...]
-      <c r="A12" s="2"/>
       <c r="B12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="8">
-        <v>72845.874</v>
+        <v>74513.803</v>
       </c>
       <c r="D12" s="8">
-        <v>73.751</v>
+        <v>88.283</v>
       </c>
       <c r="E12" s="8">
-        <v>59.837</v>
+        <v>64.327</v>
       </c>
       <c r="F12" s="8">
-        <v>91.46299999999999</v>
+        <v>97.42400000000001</v>
       </c>
       <c r="G12" s="8">
-        <v>9853.839</v>
+        <v>10311.522</v>
       </c>
       <c r="H12" s="8">
-        <v>9282.851000000001</v>
+        <v>9483.371999999999</v>
       </c>
       <c r="I12" s="8">
-        <v>2157.336</v>
+        <v>2229.381</v>
       </c>
       <c r="J12" s="8">
-        <v>2385.558</v>
+        <v>2519.961</v>
       </c>
       <c r="K12" s="8">
-        <v>28090.196</v>
+        <v>28637.935</v>
       </c>
       <c r="L12" s="8">
-        <v>15956.237</v>
+        <v>16038.793</v>
       </c>
       <c r="M12" s="8">
-        <v>1603.011</v>
+        <v>1653.88</v>
       </c>
       <c r="N12" s="8">
-        <v>1924.547</v>
+        <v>1989.951</v>
       </c>
       <c r="O12" s="8">
-        <v>297.641</v>
+        <v>308.163</v>
       </c>
       <c r="P12" s="8">
-        <v>1069.608</v>
+        <v>1090.812</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="2"/>
       <c r="B13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="8">
-        <v>73101.61500000001</v>
+        <v>72845.874</v>
       </c>
       <c r="D13" s="8">
-        <v>81.23099999999999</v>
+        <v>73.751</v>
       </c>
       <c r="E13" s="8">
-        <v>66.12</v>
+        <v>59.837</v>
       </c>
       <c r="F13" s="8">
-        <v>100.697</v>
+        <v>91.46299999999999</v>
       </c>
       <c r="G13" s="8">
-        <v>9650.440000000001</v>
+        <v>9853.839</v>
       </c>
       <c r="H13" s="8">
-        <v>9316.914000000001</v>
+        <v>9282.851000000001</v>
       </c>
       <c r="I13" s="8">
-        <v>2281.715</v>
+        <v>2157.336</v>
       </c>
       <c r="J13" s="8">
-        <v>2421.425</v>
+        <v>2385.558</v>
       </c>
       <c r="K13" s="8">
-        <v>27539.353</v>
+        <v>28090.196</v>
       </c>
       <c r="L13" s="8">
-        <v>16581.056</v>
+        <v>15956.237</v>
       </c>
       <c r="M13" s="8">
-        <v>1684.195</v>
+        <v>1603.011</v>
       </c>
       <c r="N13" s="8">
-        <v>1973.656</v>
+        <v>1924.547</v>
       </c>
       <c r="O13" s="8">
-        <v>313.631</v>
+        <v>297.641</v>
       </c>
       <c r="P13" s="8">
-        <v>1091.184</v>
+        <v>1069.608</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="2"/>
       <c r="B14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="8">
-        <v>69561.507</v>
+        <v>73101.61500000001</v>
       </c>
       <c r="D14" s="8">
-        <v>74.196</v>
+        <v>81.23099999999999</v>
       </c>
       <c r="E14" s="8">
-        <v>59.633</v>
+        <v>66.12</v>
       </c>
       <c r="F14" s="8">
-        <v>104.509</v>
+        <v>100.697</v>
       </c>
       <c r="G14" s="8">
-        <v>9422.58</v>
+        <v>9650.440000000001</v>
       </c>
       <c r="H14" s="8">
-        <v>8752.249</v>
+        <v>9316.914000000001</v>
       </c>
       <c r="I14" s="8">
-        <v>2142.276</v>
+        <v>2281.715</v>
       </c>
       <c r="J14" s="8">
-        <v>2309.883</v>
+        <v>2421.425</v>
       </c>
       <c r="K14" s="8">
-        <v>26347.588</v>
+        <v>27539.353</v>
       </c>
       <c r="L14" s="8">
-        <v>15634.876</v>
+        <v>16581.056</v>
       </c>
       <c r="M14" s="8">
-        <v>1497.54</v>
+        <v>1684.195</v>
       </c>
       <c r="N14" s="8">
-        <v>1861.723</v>
+        <v>1973.656</v>
       </c>
       <c r="O14" s="8">
-        <v>304.819</v>
+        <v>313.631</v>
       </c>
       <c r="P14" s="8">
-        <v>1049.635</v>
+        <v>1091.184</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="2"/>
       <c r="B15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="8">
-        <v>73046.64</v>
+        <v>69561.507</v>
       </c>
       <c r="D15" s="8">
-        <v>83.083</v>
+        <v>74.196</v>
       </c>
       <c r="E15" s="8">
-        <v>59.726</v>
+        <v>59.633</v>
       </c>
       <c r="F15" s="8">
-        <v>114.551</v>
+        <v>104.509</v>
       </c>
       <c r="G15" s="8">
-        <v>9944.784</v>
+        <v>9422.58</v>
       </c>
       <c r="H15" s="8">
-        <v>9303.697</v>
+        <v>8752.249</v>
       </c>
       <c r="I15" s="8">
-        <v>2246.397</v>
+        <v>2142.276</v>
       </c>
       <c r="J15" s="8">
-        <v>2402.205</v>
+        <v>2309.883</v>
       </c>
       <c r="K15" s="8">
-        <v>27296.487</v>
+        <v>26347.588</v>
       </c>
       <c r="L15" s="8">
-        <v>16536.859</v>
+        <v>15634.876</v>
       </c>
       <c r="M15" s="8">
-        <v>1685.351</v>
+        <v>1497.54</v>
       </c>
       <c r="N15" s="8">
-        <v>1914.111</v>
+        <v>1861.723</v>
       </c>
       <c r="O15" s="8">
-        <v>336.776</v>
+        <v>304.819</v>
       </c>
       <c r="P15" s="8">
-        <v>1122.614</v>
+        <v>1049.635</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="2"/>
       <c r="B16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="8">
-        <v>74134.516</v>
+        <v>73046.64</v>
       </c>
       <c r="D16" s="8">
-        <v>91.197</v>
+        <v>83.083</v>
       </c>
       <c r="E16" s="8">
-        <v>57.809</v>
+        <v>59.726</v>
       </c>
       <c r="F16" s="8">
-        <v>117.375</v>
+        <v>114.551</v>
       </c>
       <c r="G16" s="8">
-        <v>10248.28</v>
+        <v>9944.784</v>
       </c>
       <c r="H16" s="8">
-        <v>9347.157999999999</v>
+        <v>9303.697</v>
       </c>
       <c r="I16" s="8">
-        <v>2291.019</v>
+        <v>2246.397</v>
       </c>
       <c r="J16" s="8">
-        <v>2488.541</v>
+        <v>2402.205</v>
       </c>
       <c r="K16" s="8">
-        <v>27755.193</v>
+        <v>27296.487</v>
       </c>
       <c r="L16" s="8">
-        <v>16632.335</v>
+        <v>16536.859</v>
       </c>
       <c r="M16" s="8">
-        <v>1697.306</v>
+        <v>1685.351</v>
       </c>
       <c r="N16" s="8">
-        <v>1965.882</v>
+        <v>1914.111</v>
       </c>
       <c r="O16" s="8">
-        <v>349.441</v>
+        <v>336.776</v>
       </c>
       <c r="P16" s="8">
-        <v>1092.98</v>
+        <v>1122.614</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="2"/>
       <c r="B17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="8">
-        <v>73174.736</v>
+        <v>74134.516</v>
       </c>
       <c r="D17" s="8">
-        <v>85.65300000000001</v>
+        <v>91.197</v>
       </c>
       <c r="E17" s="8">
-        <v>54.861</v>
+        <v>57.809</v>
       </c>
       <c r="F17" s="8">
-        <v>110.214</v>
+        <v>117.375</v>
       </c>
       <c r="G17" s="8">
-        <v>9960.911</v>
+        <v>10248.28</v>
       </c>
       <c r="H17" s="8">
-        <v>9305.717000000001</v>
+        <v>9347.157999999999</v>
       </c>
       <c r="I17" s="8">
-        <v>2321.994</v>
+        <v>2291.019</v>
       </c>
       <c r="J17" s="8">
-        <v>2429.509</v>
+        <v>2488.541</v>
       </c>
       <c r="K17" s="8">
-        <v>27708.512</v>
+        <v>27755.193</v>
       </c>
       <c r="L17" s="8">
-        <v>16210.591</v>
+        <v>16632.335</v>
       </c>
       <c r="M17" s="8">
-        <v>1642.96</v>
+        <v>1697.306</v>
       </c>
       <c r="N17" s="8">
-        <v>1910.43</v>
+        <v>1965.882</v>
       </c>
       <c r="O17" s="8">
-        <v>324.947</v>
+        <v>349.441</v>
       </c>
       <c r="P17" s="8">
-        <v>1108.436</v>
+        <v>1092.98</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="2"/>
       <c r="B18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="8">
-        <v>76831.848</v>
+        <v>73174.736</v>
       </c>
       <c r="D18" s="8">
-        <v>86.354</v>
+        <v>85.65300000000001</v>
       </c>
       <c r="E18" s="8">
-        <v>59.257</v>
+        <v>54.861</v>
       </c>
       <c r="F18" s="8">
-        <v>110.169</v>
+        <v>110.214</v>
       </c>
       <c r="G18" s="8">
-        <v>10282.84</v>
+        <v>9960.911</v>
       </c>
       <c r="H18" s="8">
-        <v>9807.799999999999</v>
+        <v>9305.717000000001</v>
       </c>
       <c r="I18" s="8">
-        <v>2469.141</v>
+        <v>2321.994</v>
       </c>
       <c r="J18" s="8">
-        <v>2620.411</v>
+        <v>2429.509</v>
       </c>
       <c r="K18" s="8">
-        <v>28896.168</v>
+        <v>27708.512</v>
       </c>
       <c r="L18" s="8">
-        <v>17274.946</v>
+        <v>16210.591</v>
       </c>
       <c r="M18" s="8">
-        <v>1673.922</v>
+        <v>1642.96</v>
       </c>
       <c r="N18" s="8">
-        <v>2079.581</v>
+        <v>1910.43</v>
       </c>
       <c r="O18" s="8">
-        <v>332.428</v>
+        <v>324.947</v>
       </c>
       <c r="P18" s="8">
-        <v>1138.831</v>
+        <v>1108.436</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="2"/>
       <c r="B19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="8">
-        <v>71181.787</v>
+        <v>76831.848</v>
       </c>
       <c r="D19" s="8">
-        <v>86.88200000000001</v>
+        <v>86.354</v>
       </c>
       <c r="E19" s="8">
-        <v>62.951</v>
+        <v>59.257</v>
       </c>
       <c r="F19" s="8">
-        <v>98.992</v>
+        <v>110.169</v>
       </c>
       <c r="G19" s="8">
-        <v>9807.394</v>
+        <v>10282.84</v>
       </c>
       <c r="H19" s="8">
-        <v>8626.983</v>
+        <v>9807.799999999999</v>
       </c>
       <c r="I19" s="8">
-        <v>2284.125</v>
+        <v>2469.141</v>
       </c>
       <c r="J19" s="8">
-        <v>2408.232</v>
+        <v>2620.411</v>
       </c>
       <c r="K19" s="8">
-        <v>26917.493</v>
+        <v>28896.168</v>
       </c>
       <c r="L19" s="8">
-        <v>16144.115</v>
+        <v>17274.946</v>
       </c>
       <c r="M19" s="8">
-        <v>1545.232</v>
+        <v>1673.922</v>
       </c>
       <c r="N19" s="8">
-        <v>1878.633</v>
+        <v>2079.581</v>
       </c>
       <c r="O19" s="8">
-        <v>293.327</v>
+        <v>332.428</v>
       </c>
       <c r="P19" s="8">
-        <v>1027.426</v>
+        <v>1138.831</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="2"/>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="8">
-        <v>67399.909</v>
+        <v>71181.787</v>
       </c>
       <c r="D20" s="8">
-        <v>92.435</v>
+        <v>86.88200000000001</v>
       </c>
       <c r="E20" s="8">
-        <v>63.022</v>
+        <v>62.951</v>
       </c>
       <c r="F20" s="8">
-        <v>95.72799999999999</v>
+        <v>98.992</v>
       </c>
       <c r="G20" s="8">
-        <v>9292.837</v>
+        <v>9807.394</v>
       </c>
       <c r="H20" s="8">
-        <v>8703.897999999999</v>
+        <v>8626.983</v>
       </c>
       <c r="I20" s="8">
-        <v>2145.973</v>
+        <v>2284.125</v>
       </c>
       <c r="J20" s="8">
-        <v>2306.709</v>
+        <v>2408.232</v>
       </c>
       <c r="K20" s="8">
-        <v>25636.332</v>
+        <v>26917.493</v>
       </c>
       <c r="L20" s="8">
-        <v>14525.646</v>
+        <v>16144.115</v>
       </c>
       <c r="M20" s="8">
-        <v>1461.741</v>
+        <v>1545.232</v>
       </c>
       <c r="N20" s="8">
-        <v>1828.113</v>
+        <v>1878.633</v>
       </c>
       <c r="O20" s="8">
-        <v>283.582</v>
+        <v>293.327</v>
       </c>
       <c r="P20" s="8">
-        <v>963.893</v>
+        <v>1027.426</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="2"/>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="8">
-        <v>57311.827</v>
+        <v>67399.909</v>
       </c>
       <c r="D21" s="8">
-        <v>85.515</v>
+        <v>92.435</v>
       </c>
       <c r="E21" s="8">
-        <v>53.29</v>
+        <v>63.022</v>
       </c>
       <c r="F21" s="8">
-        <v>78.26900000000001</v>
+        <v>95.72799999999999</v>
       </c>
       <c r="G21" s="8">
-        <v>8006.317</v>
+        <v>9292.837</v>
       </c>
       <c r="H21" s="8">
-        <v>7250.012</v>
+        <v>8703.897999999999</v>
       </c>
       <c r="I21" s="8">
-        <v>1833.545</v>
+        <v>2145.973</v>
       </c>
       <c r="J21" s="8">
-        <v>1992.729</v>
+        <v>2306.709</v>
       </c>
       <c r="K21" s="8">
-        <v>21717.181</v>
+        <v>25636.332</v>
       </c>
       <c r="L21" s="8">
-        <v>12482.524</v>
+        <v>14525.646</v>
       </c>
       <c r="M21" s="8">
-        <v>1221.709</v>
+        <v>1461.741</v>
       </c>
       <c r="N21" s="8">
-        <v>1498.841</v>
+        <v>1828.113</v>
       </c>
       <c r="O21" s="8">
-        <v>236.585</v>
+        <v>283.582</v>
       </c>
       <c r="P21" s="8">
-        <v>855.312</v>
+        <v>963.893</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="5"/>