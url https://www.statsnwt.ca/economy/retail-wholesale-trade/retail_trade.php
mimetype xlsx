--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -130,84 +130,84 @@
   <si>
     <t>(V1446859941)</t>
   </si>
   <si>
     <t>(V1446859880)</t>
   </si>
   <si>
     <t>(V1446859788)</t>
   </si>
   <si>
     <t>(V1446859666)</t>
   </si>
   <si>
     <t>(V1446859635)</t>
   </si>
   <si>
     <t>(V1446859604)</t>
   </si>
   <si>
     <t>(V1446859573)</t>
   </si>
   <si>
     <t>(V1446859542)</t>
   </si>
   <si>
+    <t>Apr</t>
+  </si>
+  <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>May</t>
-  </si>
-[...1 lines deleted...]
-    <t>Apr</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* (#,##0.0);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -792,686 +792,686 @@
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="2">
         <v>2026</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="8">
-        <v>69892.19100000001</v>
+        <v>73467.382</v>
       </c>
       <c r="D8" s="8">
-        <v>94.474</v>
+        <v>87.658</v>
       </c>
       <c r="E8" s="8">
-        <v>72.925</v>
+        <v>69.70099999999999</v>
       </c>
       <c r="F8" s="8">
-        <v>101.991</v>
+        <v>110.473</v>
       </c>
       <c r="G8" s="8">
-        <v>9518.710999999999</v>
+        <v>9889.724</v>
       </c>
       <c r="H8" s="8">
-        <v>9292.281999999999</v>
+        <v>9397.084000000001</v>
       </c>
       <c r="I8" s="8">
-        <v>2207.941</v>
+        <v>2220.852</v>
       </c>
       <c r="J8" s="8">
-        <v>2406.602</v>
+        <v>2448.161</v>
       </c>
       <c r="K8" s="8">
-        <v>26490.017</v>
+        <v>27753.79</v>
       </c>
       <c r="L8" s="8">
-        <v>14986.848</v>
+        <v>16518.18</v>
       </c>
       <c r="M8" s="8">
-        <v>1523.712</v>
+        <v>1615.906</v>
       </c>
       <c r="N8" s="8">
-        <v>1899.262</v>
+        <v>1991.512</v>
       </c>
       <c r="O8" s="8">
-        <v>300.56</v>
+        <v>320.465</v>
       </c>
       <c r="P8" s="8">
-        <v>996.865</v>
+        <v>1043.876</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="2"/>
       <c r="B9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="8">
-        <v>59716.252</v>
+        <v>70067.715</v>
       </c>
       <c r="D9" s="8">
-        <v>77.108</v>
+        <v>94.124</v>
       </c>
       <c r="E9" s="8">
-        <v>61.939</v>
+        <v>72.366</v>
       </c>
       <c r="F9" s="8">
-        <v>82.42700000000001</v>
+        <v>105.721</v>
       </c>
       <c r="G9" s="8">
-        <v>8274.540999999999</v>
+        <v>9467.994000000001</v>
       </c>
       <c r="H9" s="8">
-        <v>7646.476</v>
+        <v>9308.754000000001</v>
       </c>
       <c r="I9" s="8">
-        <v>1886.92</v>
+        <v>2194.145</v>
       </c>
       <c r="J9" s="8">
-        <v>2044.362</v>
+        <v>2415.272</v>
       </c>
       <c r="K9" s="8">
-        <v>22408.097</v>
+        <v>26582.799</v>
       </c>
       <c r="L9" s="8">
-        <v>13237.021</v>
+        <v>15085.798</v>
       </c>
       <c r="M9" s="8">
-        <v>1294.828</v>
+        <v>1532.337</v>
       </c>
       <c r="N9" s="8">
-        <v>1612.927</v>
+        <v>1910.463</v>
       </c>
       <c r="O9" s="8">
-        <v>247.996</v>
+        <v>300.068</v>
       </c>
       <c r="P9" s="8">
-        <v>841.612</v>
+        <v>997.873</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="2"/>
       <c r="B10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="8">
-        <v>61583.86</v>
+        <v>59716.252</v>
       </c>
       <c r="D10" s="8">
-        <v>80.988</v>
+        <v>77.108</v>
       </c>
       <c r="E10" s="8">
-        <v>63.215</v>
+        <v>61.939</v>
       </c>
       <c r="F10" s="8">
-        <v>83.849</v>
+        <v>82.42700000000001</v>
       </c>
       <c r="G10" s="8">
-        <v>8588.046</v>
+        <v>8274.540999999999</v>
       </c>
       <c r="H10" s="8">
-        <v>8202.914000000001</v>
+        <v>7646.476</v>
       </c>
       <c r="I10" s="8">
-        <v>1948.04</v>
+        <v>1886.92</v>
       </c>
       <c r="J10" s="8">
-        <v>2042.987</v>
+        <v>2044.362</v>
       </c>
       <c r="K10" s="8">
-        <v>23201.965</v>
+        <v>22408.097</v>
       </c>
       <c r="L10" s="8">
-        <v>13142.631</v>
+        <v>13237.021</v>
       </c>
       <c r="M10" s="8">
-        <v>1385.568</v>
+        <v>1294.828</v>
       </c>
       <c r="N10" s="8">
-        <v>1720.354</v>
+        <v>1612.927</v>
       </c>
       <c r="O10" s="8">
-        <v>264.151</v>
+        <v>247.996</v>
       </c>
       <c r="P10" s="8">
-        <v>859.151</v>
+        <v>841.612</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="2"/>
-      <c r="B11" s="2"/>
-[...13 lines deleted...]
-      <c r="P11" s="3"/>
+      <c r="B11" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="8">
+        <v>61583.86</v>
+      </c>
+      <c r="D11" s="8">
+        <v>80.988</v>
+      </c>
+      <c r="E11" s="8">
+        <v>63.215</v>
+      </c>
+      <c r="F11" s="8">
+        <v>83.849</v>
+      </c>
+      <c r="G11" s="8">
+        <v>8588.046</v>
+      </c>
+      <c r="H11" s="8">
+        <v>8202.914000000001</v>
+      </c>
+      <c r="I11" s="8">
+        <v>1948.04</v>
+      </c>
+      <c r="J11" s="8">
+        <v>2042.987</v>
+      </c>
+      <c r="K11" s="8">
+        <v>23201.965</v>
+      </c>
+      <c r="L11" s="8">
+        <v>13142.631</v>
+      </c>
+      <c r="M11" s="8">
+        <v>1385.568</v>
+      </c>
+      <c r="N11" s="8">
+        <v>1720.354</v>
+      </c>
+      <c r="O11" s="8">
+        <v>264.151</v>
+      </c>
+      <c r="P11" s="8">
+        <v>859.151</v>
+      </c>
     </row>
     <row r="12" spans="1:16">
-      <c r="A12" s="2">
+      <c r="A12" s="2"/>
+      <c r="B12" s="2"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="2">
         <v>2025</v>
       </c>
-      <c r="B12" s="2" t="s">
-[...46 lines deleted...]
-      <c r="A13" s="2"/>
       <c r="B13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="8">
-        <v>72845.874</v>
+        <v>74513.803</v>
       </c>
       <c r="D13" s="8">
-        <v>73.751</v>
+        <v>88.283</v>
       </c>
       <c r="E13" s="8">
-        <v>59.837</v>
+        <v>64.327</v>
       </c>
       <c r="F13" s="8">
-        <v>91.46299999999999</v>
+        <v>97.42400000000001</v>
       </c>
       <c r="G13" s="8">
-        <v>9853.839</v>
+        <v>10311.522</v>
       </c>
       <c r="H13" s="8">
-        <v>9282.851000000001</v>
+        <v>9483.371999999999</v>
       </c>
       <c r="I13" s="8">
-        <v>2157.336</v>
+        <v>2229.381</v>
       </c>
       <c r="J13" s="8">
-        <v>2385.558</v>
+        <v>2519.961</v>
       </c>
       <c r="K13" s="8">
-        <v>28090.196</v>
+        <v>28637.935</v>
       </c>
       <c r="L13" s="8">
-        <v>15956.237</v>
+        <v>16038.793</v>
       </c>
       <c r="M13" s="8">
-        <v>1603.011</v>
+        <v>1653.88</v>
       </c>
       <c r="N13" s="8">
-        <v>1924.547</v>
+        <v>1989.951</v>
       </c>
       <c r="O13" s="8">
-        <v>297.641</v>
+        <v>308.163</v>
       </c>
       <c r="P13" s="8">
-        <v>1069.608</v>
+        <v>1090.812</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="2"/>
       <c r="B14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="8">
-        <v>73101.61500000001</v>
+        <v>72845.874</v>
       </c>
       <c r="D14" s="8">
-        <v>81.23099999999999</v>
+        <v>73.751</v>
       </c>
       <c r="E14" s="8">
-        <v>66.12</v>
+        <v>59.837</v>
       </c>
       <c r="F14" s="8">
-        <v>100.697</v>
+        <v>91.46299999999999</v>
       </c>
       <c r="G14" s="8">
-        <v>9650.440000000001</v>
+        <v>9853.839</v>
       </c>
       <c r="H14" s="8">
-        <v>9316.914000000001</v>
+        <v>9282.851000000001</v>
       </c>
       <c r="I14" s="8">
-        <v>2281.715</v>
+        <v>2157.336</v>
       </c>
       <c r="J14" s="8">
-        <v>2421.425</v>
+        <v>2385.558</v>
       </c>
       <c r="K14" s="8">
-        <v>27539.353</v>
+        <v>28090.196</v>
       </c>
       <c r="L14" s="8">
-        <v>16581.056</v>
+        <v>15956.237</v>
       </c>
       <c r="M14" s="8">
-        <v>1684.195</v>
+        <v>1603.011</v>
       </c>
       <c r="N14" s="8">
-        <v>1973.656</v>
+        <v>1924.547</v>
       </c>
       <c r="O14" s="8">
-        <v>313.631</v>
+        <v>297.641</v>
       </c>
       <c r="P14" s="8">
-        <v>1091.184</v>
+        <v>1069.608</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="2"/>
       <c r="B15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="8">
-        <v>69561.507</v>
+        <v>73101.61500000001</v>
       </c>
       <c r="D15" s="8">
-        <v>74.196</v>
+        <v>81.23099999999999</v>
       </c>
       <c r="E15" s="8">
-        <v>59.633</v>
+        <v>66.12</v>
       </c>
       <c r="F15" s="8">
-        <v>104.509</v>
+        <v>100.697</v>
       </c>
       <c r="G15" s="8">
-        <v>9422.58</v>
+        <v>9650.440000000001</v>
       </c>
       <c r="H15" s="8">
-        <v>8752.249</v>
+        <v>9316.914000000001</v>
       </c>
       <c r="I15" s="8">
-        <v>2142.276</v>
+        <v>2281.715</v>
       </c>
       <c r="J15" s="8">
-        <v>2309.883</v>
+        <v>2421.425</v>
       </c>
       <c r="K15" s="8">
-        <v>26347.588</v>
+        <v>27539.353</v>
       </c>
       <c r="L15" s="8">
-        <v>15634.876</v>
+        <v>16581.056</v>
       </c>
       <c r="M15" s="8">
-        <v>1497.54</v>
+        <v>1684.195</v>
       </c>
       <c r="N15" s="8">
-        <v>1861.723</v>
+        <v>1973.656</v>
       </c>
       <c r="O15" s="8">
-        <v>304.819</v>
+        <v>313.631</v>
       </c>
       <c r="P15" s="8">
-        <v>1049.635</v>
+        <v>1091.184</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="2"/>
       <c r="B16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="8">
-        <v>73046.64</v>
+        <v>69561.507</v>
       </c>
       <c r="D16" s="8">
-        <v>83.083</v>
+        <v>74.196</v>
       </c>
       <c r="E16" s="8">
-        <v>59.726</v>
+        <v>59.633</v>
       </c>
       <c r="F16" s="8">
-        <v>114.551</v>
+        <v>104.509</v>
       </c>
       <c r="G16" s="8">
-        <v>9944.784</v>
+        <v>9422.58</v>
       </c>
       <c r="H16" s="8">
-        <v>9303.697</v>
+        <v>8752.249</v>
       </c>
       <c r="I16" s="8">
-        <v>2246.397</v>
+        <v>2142.276</v>
       </c>
       <c r="J16" s="8">
-        <v>2402.205</v>
+        <v>2309.883</v>
       </c>
       <c r="K16" s="8">
-        <v>27296.487</v>
+        <v>26347.588</v>
       </c>
       <c r="L16" s="8">
-        <v>16536.859</v>
+        <v>15634.876</v>
       </c>
       <c r="M16" s="8">
-        <v>1685.351</v>
+        <v>1497.54</v>
       </c>
       <c r="N16" s="8">
-        <v>1914.111</v>
+        <v>1861.723</v>
       </c>
       <c r="O16" s="8">
-        <v>336.776</v>
+        <v>304.819</v>
       </c>
       <c r="P16" s="8">
-        <v>1122.614</v>
+        <v>1049.635</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="2"/>
       <c r="B17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="8">
-        <v>74134.516</v>
+        <v>73046.64</v>
       </c>
       <c r="D17" s="8">
-        <v>91.197</v>
+        <v>83.083</v>
       </c>
       <c r="E17" s="8">
-        <v>57.809</v>
+        <v>59.726</v>
       </c>
       <c r="F17" s="8">
-        <v>117.375</v>
+        <v>114.551</v>
       </c>
       <c r="G17" s="8">
-        <v>10248.28</v>
+        <v>9944.784</v>
       </c>
       <c r="H17" s="8">
-        <v>9347.157999999999</v>
+        <v>9303.697</v>
       </c>
       <c r="I17" s="8">
-        <v>2291.019</v>
+        <v>2246.397</v>
       </c>
       <c r="J17" s="8">
-        <v>2488.541</v>
+        <v>2402.205</v>
       </c>
       <c r="K17" s="8">
-        <v>27755.193</v>
+        <v>27296.487</v>
       </c>
       <c r="L17" s="8">
-        <v>16632.335</v>
+        <v>16536.859</v>
       </c>
       <c r="M17" s="8">
-        <v>1697.306</v>
+        <v>1685.351</v>
       </c>
       <c r="N17" s="8">
-        <v>1965.882</v>
+        <v>1914.111</v>
       </c>
       <c r="O17" s="8">
-        <v>349.441</v>
+        <v>336.776</v>
       </c>
       <c r="P17" s="8">
-        <v>1092.98</v>
+        <v>1122.614</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="2"/>
       <c r="B18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="8">
-        <v>73174.736</v>
+        <v>74134.516</v>
       </c>
       <c r="D18" s="8">
-        <v>85.65300000000001</v>
+        <v>91.197</v>
       </c>
       <c r="E18" s="8">
-        <v>54.861</v>
+        <v>57.809</v>
       </c>
       <c r="F18" s="8">
-        <v>110.214</v>
+        <v>117.375</v>
       </c>
       <c r="G18" s="8">
-        <v>9960.911</v>
+        <v>10248.28</v>
       </c>
       <c r="H18" s="8">
-        <v>9305.717000000001</v>
+        <v>9347.157999999999</v>
       </c>
       <c r="I18" s="8">
-        <v>2321.994</v>
+        <v>2291.019</v>
       </c>
       <c r="J18" s="8">
-        <v>2429.509</v>
+        <v>2488.541</v>
       </c>
       <c r="K18" s="8">
-        <v>27708.512</v>
+        <v>27755.193</v>
       </c>
       <c r="L18" s="8">
-        <v>16210.591</v>
+        <v>16632.335</v>
       </c>
       <c r="M18" s="8">
-        <v>1642.96</v>
+        <v>1697.306</v>
       </c>
       <c r="N18" s="8">
-        <v>1910.43</v>
+        <v>1965.882</v>
       </c>
       <c r="O18" s="8">
-        <v>324.947</v>
+        <v>349.441</v>
       </c>
       <c r="P18" s="8">
-        <v>1108.436</v>
+        <v>1092.98</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="2"/>
       <c r="B19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="8">
-        <v>76831.848</v>
+        <v>73174.736</v>
       </c>
       <c r="D19" s="8">
-        <v>86.354</v>
+        <v>85.65300000000001</v>
       </c>
       <c r="E19" s="8">
-        <v>59.257</v>
+        <v>54.861</v>
       </c>
       <c r="F19" s="8">
-        <v>110.169</v>
+        <v>110.214</v>
       </c>
       <c r="G19" s="8">
-        <v>10282.84</v>
+        <v>9960.911</v>
       </c>
       <c r="H19" s="8">
-        <v>9807.799999999999</v>
+        <v>9305.717000000001</v>
       </c>
       <c r="I19" s="8">
-        <v>2469.141</v>
+        <v>2321.994</v>
       </c>
       <c r="J19" s="8">
-        <v>2620.411</v>
+        <v>2429.509</v>
       </c>
       <c r="K19" s="8">
-        <v>28896.168</v>
+        <v>27708.512</v>
       </c>
       <c r="L19" s="8">
-        <v>17274.946</v>
+        <v>16210.591</v>
       </c>
       <c r="M19" s="8">
-        <v>1673.922</v>
+        <v>1642.96</v>
       </c>
       <c r="N19" s="8">
-        <v>2079.581</v>
+        <v>1910.43</v>
       </c>
       <c r="O19" s="8">
-        <v>332.428</v>
+        <v>324.947</v>
       </c>
       <c r="P19" s="8">
-        <v>1138.831</v>
+        <v>1108.436</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="2"/>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="8">
-        <v>71181.787</v>
+        <v>76831.848</v>
       </c>
       <c r="D20" s="8">
-        <v>86.88200000000001</v>
+        <v>86.354</v>
       </c>
       <c r="E20" s="8">
-        <v>62.951</v>
+        <v>59.257</v>
       </c>
       <c r="F20" s="8">
-        <v>98.992</v>
+        <v>110.169</v>
       </c>
       <c r="G20" s="8">
-        <v>9807.394</v>
+        <v>10282.84</v>
       </c>
       <c r="H20" s="8">
-        <v>8626.983</v>
+        <v>9807.799999999999</v>
       </c>
       <c r="I20" s="8">
-        <v>2284.125</v>
+        <v>2469.141</v>
       </c>
       <c r="J20" s="8">
-        <v>2408.232</v>
+        <v>2620.411</v>
       </c>
       <c r="K20" s="8">
-        <v>26917.493</v>
+        <v>28896.168</v>
       </c>
       <c r="L20" s="8">
-        <v>16144.115</v>
+        <v>17274.946</v>
       </c>
       <c r="M20" s="8">
-        <v>1545.232</v>
+        <v>1673.922</v>
       </c>
       <c r="N20" s="8">
-        <v>1878.633</v>
+        <v>2079.581</v>
       </c>
       <c r="O20" s="8">
-        <v>293.327</v>
+        <v>332.428</v>
       </c>
       <c r="P20" s="8">
-        <v>1027.426</v>
+        <v>1138.831</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="2"/>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="8">
-        <v>67399.909</v>
+        <v>71181.787</v>
       </c>
       <c r="D21" s="8">
-        <v>92.435</v>
+        <v>86.88200000000001</v>
       </c>
       <c r="E21" s="8">
-        <v>63.022</v>
+        <v>62.951</v>
       </c>
       <c r="F21" s="8">
-        <v>95.72799999999999</v>
+        <v>98.992</v>
       </c>
       <c r="G21" s="8">
-        <v>9292.837</v>
+        <v>9807.394</v>
       </c>
       <c r="H21" s="8">
-        <v>8703.897999999999</v>
+        <v>8626.983</v>
       </c>
       <c r="I21" s="8">
-        <v>2145.973</v>
+        <v>2284.125</v>
       </c>
       <c r="J21" s="8">
-        <v>2306.709</v>
+        <v>2408.232</v>
       </c>
       <c r="K21" s="8">
-        <v>25636.332</v>
+        <v>26917.493</v>
       </c>
       <c r="L21" s="8">
-        <v>14525.646</v>
+        <v>16144.115</v>
       </c>
       <c r="M21" s="8">
-        <v>1461.741</v>
+        <v>1545.232</v>
       </c>
       <c r="N21" s="8">
-        <v>1828.113</v>
+        <v>1878.633</v>
       </c>
       <c r="O21" s="8">
-        <v>283.582</v>
+        <v>293.327</v>
       </c>
       <c r="P21" s="8">
-        <v>963.893</v>
+        <v>1027.426</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="5"/>