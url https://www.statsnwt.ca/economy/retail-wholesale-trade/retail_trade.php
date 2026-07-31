--- v9 (2026-06-19)
+++ v10 (2026-07-31)
@@ -130,84 +130,84 @@
   <si>
     <t>(V1446859941)</t>
   </si>
   <si>
     <t>(V1446859880)</t>
   </si>
   <si>
     <t>(V1446859788)</t>
   </si>
   <si>
     <t>(V1446859666)</t>
   </si>
   <si>
     <t>(V1446859635)</t>
   </si>
   <si>
     <t>(V1446859604)</t>
   </si>
   <si>
     <t>(V1446859573)</t>
   </si>
   <si>
     <t>(V1446859542)</t>
   </si>
   <si>
+    <t>May</t>
+  </si>
+  <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Jun</t>
-  </si>
-[...1 lines deleted...]
-    <t>May</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* (#,##0.0);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -792,686 +792,686 @@
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="2">
         <v>2026</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="8">
-        <v>73467.382</v>
+        <v>79923.70699999999</v>
       </c>
       <c r="D8" s="8">
-        <v>87.658</v>
+        <v>79.703</v>
       </c>
       <c r="E8" s="8">
-        <v>69.70099999999999</v>
+        <v>68.825</v>
       </c>
       <c r="F8" s="8">
-        <v>110.473</v>
+        <v>116.294</v>
       </c>
       <c r="G8" s="8">
-        <v>9889.724</v>
+        <v>10517.156</v>
       </c>
       <c r="H8" s="8">
-        <v>9397.084000000001</v>
+        <v>10565.177</v>
       </c>
       <c r="I8" s="8">
-        <v>2220.852</v>
+        <v>2500.216</v>
       </c>
       <c r="J8" s="8">
-        <v>2448.161</v>
+        <v>2692.721</v>
       </c>
       <c r="K8" s="8">
-        <v>27753.79</v>
+        <v>30284.045</v>
       </c>
       <c r="L8" s="8">
-        <v>16518.18</v>
+        <v>17683.658</v>
       </c>
       <c r="M8" s="8">
-        <v>1615.906</v>
+        <v>1762.223</v>
       </c>
       <c r="N8" s="8">
-        <v>1991.512</v>
+        <v>2124.848</v>
       </c>
       <c r="O8" s="8">
-        <v>320.465</v>
+        <v>357.618</v>
       </c>
       <c r="P8" s="8">
-        <v>1043.876</v>
+        <v>1171.223</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="2"/>
       <c r="B9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="8">
-        <v>70067.715</v>
+        <v>73338.37300000001</v>
       </c>
       <c r="D9" s="8">
-        <v>94.124</v>
+        <v>84.366</v>
       </c>
       <c r="E9" s="8">
-        <v>72.366</v>
+        <v>69.214</v>
       </c>
       <c r="F9" s="8">
-        <v>105.721</v>
+        <v>101.657</v>
       </c>
       <c r="G9" s="8">
-        <v>9467.994000000001</v>
+        <v>9754.26</v>
       </c>
       <c r="H9" s="8">
-        <v>9308.754000000001</v>
+        <v>9365.816999999999</v>
       </c>
       <c r="I9" s="8">
-        <v>2194.145</v>
+        <v>2204.093</v>
       </c>
       <c r="J9" s="8">
-        <v>2415.272</v>
+        <v>2432.697</v>
       </c>
       <c r="K9" s="8">
-        <v>26582.799</v>
+        <v>27816.428</v>
       </c>
       <c r="L9" s="8">
-        <v>15085.798</v>
+        <v>16537.164</v>
       </c>
       <c r="M9" s="8">
-        <v>1532.337</v>
+        <v>1618.711</v>
       </c>
       <c r="N9" s="8">
-        <v>1910.463</v>
+        <v>1987.97</v>
       </c>
       <c r="O9" s="8">
-        <v>300.068</v>
+        <v>320.842</v>
       </c>
       <c r="P9" s="8">
-        <v>997.873</v>
+        <v>1045.152</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="2"/>
       <c r="B10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="8">
-        <v>59716.252</v>
+        <v>70067.715</v>
       </c>
       <c r="D10" s="8">
-        <v>77.108</v>
+        <v>94.124</v>
       </c>
       <c r="E10" s="8">
-        <v>61.939</v>
+        <v>72.366</v>
       </c>
       <c r="F10" s="8">
-        <v>82.42700000000001</v>
+        <v>105.721</v>
       </c>
       <c r="G10" s="8">
-        <v>8274.540999999999</v>
+        <v>9467.994000000001</v>
       </c>
       <c r="H10" s="8">
-        <v>7646.476</v>
+        <v>9308.754000000001</v>
       </c>
       <c r="I10" s="8">
-        <v>1886.92</v>
+        <v>2194.145</v>
       </c>
       <c r="J10" s="8">
-        <v>2044.362</v>
+        <v>2415.272</v>
       </c>
       <c r="K10" s="8">
-        <v>22408.097</v>
+        <v>26582.799</v>
       </c>
       <c r="L10" s="8">
-        <v>13237.021</v>
+        <v>15085.798</v>
       </c>
       <c r="M10" s="8">
-        <v>1294.828</v>
+        <v>1532.337</v>
       </c>
       <c r="N10" s="8">
-        <v>1612.927</v>
+        <v>1910.463</v>
       </c>
       <c r="O10" s="8">
-        <v>247.996</v>
+        <v>300.068</v>
       </c>
       <c r="P10" s="8">
-        <v>841.612</v>
+        <v>997.873</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="2"/>
       <c r="B11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="8">
-        <v>61583.86</v>
+        <v>59716.252</v>
       </c>
       <c r="D11" s="8">
-        <v>80.988</v>
+        <v>77.108</v>
       </c>
       <c r="E11" s="8">
-        <v>63.215</v>
+        <v>61.939</v>
       </c>
       <c r="F11" s="8">
-        <v>83.849</v>
+        <v>82.42700000000001</v>
       </c>
       <c r="G11" s="8">
-        <v>8588.046</v>
+        <v>8274.540999999999</v>
       </c>
       <c r="H11" s="8">
-        <v>8202.914000000001</v>
+        <v>7646.476</v>
       </c>
       <c r="I11" s="8">
-        <v>1948.04</v>
+        <v>1886.92</v>
       </c>
       <c r="J11" s="8">
-        <v>2042.987</v>
+        <v>2044.362</v>
       </c>
       <c r="K11" s="8">
-        <v>23201.965</v>
+        <v>22408.097</v>
       </c>
       <c r="L11" s="8">
-        <v>13142.631</v>
+        <v>13237.021</v>
       </c>
       <c r="M11" s="8">
-        <v>1385.568</v>
+        <v>1294.828</v>
       </c>
       <c r="N11" s="8">
-        <v>1720.354</v>
+        <v>1612.927</v>
       </c>
       <c r="O11" s="8">
-        <v>264.151</v>
+        <v>247.996</v>
       </c>
       <c r="P11" s="8">
-        <v>859.151</v>
+        <v>841.612</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="2"/>
-      <c r="B12" s="2"/>
-[...13 lines deleted...]
-      <c r="P12" s="3"/>
+      <c r="B12" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="8">
+        <v>61583.86</v>
+      </c>
+      <c r="D12" s="8">
+        <v>80.988</v>
+      </c>
+      <c r="E12" s="8">
+        <v>63.215</v>
+      </c>
+      <c r="F12" s="8">
+        <v>83.849</v>
+      </c>
+      <c r="G12" s="8">
+        <v>8588.046</v>
+      </c>
+      <c r="H12" s="8">
+        <v>8202.914000000001</v>
+      </c>
+      <c r="I12" s="8">
+        <v>1948.04</v>
+      </c>
+      <c r="J12" s="8">
+        <v>2042.987</v>
+      </c>
+      <c r="K12" s="8">
+        <v>23201.965</v>
+      </c>
+      <c r="L12" s="8">
+        <v>13142.631</v>
+      </c>
+      <c r="M12" s="8">
+        <v>1385.568</v>
+      </c>
+      <c r="N12" s="8">
+        <v>1720.354</v>
+      </c>
+      <c r="O12" s="8">
+        <v>264.151</v>
+      </c>
+      <c r="P12" s="8">
+        <v>859.151</v>
+      </c>
     </row>
     <row r="13" spans="1:16">
-      <c r="A13" s="2">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="3"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="2">
         <v>2025</v>
       </c>
-      <c r="B13" s="2" t="s">
-[...46 lines deleted...]
-      <c r="A14" s="2"/>
       <c r="B14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="8">
-        <v>72845.874</v>
+        <v>74513.803</v>
       </c>
       <c r="D14" s="8">
-        <v>73.751</v>
+        <v>88.283</v>
       </c>
       <c r="E14" s="8">
-        <v>59.837</v>
+        <v>64.327</v>
       </c>
       <c r="F14" s="8">
-        <v>91.46299999999999</v>
+        <v>97.42400000000001</v>
       </c>
       <c r="G14" s="8">
-        <v>9853.839</v>
+        <v>10311.522</v>
       </c>
       <c r="H14" s="8">
-        <v>9282.851000000001</v>
+        <v>9483.371999999999</v>
       </c>
       <c r="I14" s="8">
-        <v>2157.336</v>
+        <v>2229.381</v>
       </c>
       <c r="J14" s="8">
-        <v>2385.558</v>
+        <v>2519.961</v>
       </c>
       <c r="K14" s="8">
-        <v>28090.196</v>
+        <v>28637.935</v>
       </c>
       <c r="L14" s="8">
-        <v>15956.237</v>
+        <v>16038.793</v>
       </c>
       <c r="M14" s="8">
-        <v>1603.011</v>
+        <v>1653.88</v>
       </c>
       <c r="N14" s="8">
-        <v>1924.547</v>
+        <v>1989.951</v>
       </c>
       <c r="O14" s="8">
-        <v>297.641</v>
+        <v>308.163</v>
       </c>
       <c r="P14" s="8">
-        <v>1069.608</v>
+        <v>1090.812</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="2"/>
       <c r="B15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="8">
-        <v>73101.61500000001</v>
+        <v>72845.874</v>
       </c>
       <c r="D15" s="8">
-        <v>81.23099999999999</v>
+        <v>73.751</v>
       </c>
       <c r="E15" s="8">
-        <v>66.12</v>
+        <v>59.837</v>
       </c>
       <c r="F15" s="8">
-        <v>100.697</v>
+        <v>91.46299999999999</v>
       </c>
       <c r="G15" s="8">
-        <v>9650.440000000001</v>
+        <v>9853.839</v>
       </c>
       <c r="H15" s="8">
-        <v>9316.914000000001</v>
+        <v>9282.851000000001</v>
       </c>
       <c r="I15" s="8">
-        <v>2281.715</v>
+        <v>2157.336</v>
       </c>
       <c r="J15" s="8">
-        <v>2421.425</v>
+        <v>2385.558</v>
       </c>
       <c r="K15" s="8">
-        <v>27539.353</v>
+        <v>28090.196</v>
       </c>
       <c r="L15" s="8">
-        <v>16581.056</v>
+        <v>15956.237</v>
       </c>
       <c r="M15" s="8">
-        <v>1684.195</v>
+        <v>1603.011</v>
       </c>
       <c r="N15" s="8">
-        <v>1973.656</v>
+        <v>1924.547</v>
       </c>
       <c r="O15" s="8">
-        <v>313.631</v>
+        <v>297.641</v>
       </c>
       <c r="P15" s="8">
-        <v>1091.184</v>
+        <v>1069.608</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="2"/>
       <c r="B16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="8">
-        <v>69561.507</v>
+        <v>73101.61500000001</v>
       </c>
       <c r="D16" s="8">
-        <v>74.196</v>
+        <v>81.23099999999999</v>
       </c>
       <c r="E16" s="8">
-        <v>59.633</v>
+        <v>66.12</v>
       </c>
       <c r="F16" s="8">
-        <v>104.509</v>
+        <v>100.697</v>
       </c>
       <c r="G16" s="8">
-        <v>9422.58</v>
+        <v>9650.440000000001</v>
       </c>
       <c r="H16" s="8">
-        <v>8752.249</v>
+        <v>9316.914000000001</v>
       </c>
       <c r="I16" s="8">
-        <v>2142.276</v>
+        <v>2281.715</v>
       </c>
       <c r="J16" s="8">
-        <v>2309.883</v>
+        <v>2421.425</v>
       </c>
       <c r="K16" s="8">
-        <v>26347.588</v>
+        <v>27539.353</v>
       </c>
       <c r="L16" s="8">
-        <v>15634.876</v>
+        <v>16581.056</v>
       </c>
       <c r="M16" s="8">
-        <v>1497.54</v>
+        <v>1684.195</v>
       </c>
       <c r="N16" s="8">
-        <v>1861.723</v>
+        <v>1973.656</v>
       </c>
       <c r="O16" s="8">
-        <v>304.819</v>
+        <v>313.631</v>
       </c>
       <c r="P16" s="8">
-        <v>1049.635</v>
+        <v>1091.184</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="2"/>
       <c r="B17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="8">
-        <v>73046.64</v>
+        <v>69561.507</v>
       </c>
       <c r="D17" s="8">
-        <v>83.083</v>
+        <v>74.196</v>
       </c>
       <c r="E17" s="8">
-        <v>59.726</v>
+        <v>59.633</v>
       </c>
       <c r="F17" s="8">
-        <v>114.551</v>
+        <v>104.509</v>
       </c>
       <c r="G17" s="8">
-        <v>9944.784</v>
+        <v>9422.58</v>
       </c>
       <c r="H17" s="8">
-        <v>9303.697</v>
+        <v>8752.249</v>
       </c>
       <c r="I17" s="8">
-        <v>2246.397</v>
+        <v>2142.276</v>
       </c>
       <c r="J17" s="8">
-        <v>2402.205</v>
+        <v>2309.883</v>
       </c>
       <c r="K17" s="8">
-        <v>27296.487</v>
+        <v>26347.588</v>
       </c>
       <c r="L17" s="8">
-        <v>16536.859</v>
+        <v>15634.876</v>
       </c>
       <c r="M17" s="8">
-        <v>1685.351</v>
+        <v>1497.54</v>
       </c>
       <c r="N17" s="8">
-        <v>1914.111</v>
+        <v>1861.723</v>
       </c>
       <c r="O17" s="8">
-        <v>336.776</v>
+        <v>304.819</v>
       </c>
       <c r="P17" s="8">
-        <v>1122.614</v>
+        <v>1049.635</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="2"/>
       <c r="B18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="8">
-        <v>74134.516</v>
+        <v>73046.64</v>
       </c>
       <c r="D18" s="8">
-        <v>91.197</v>
+        <v>83.083</v>
       </c>
       <c r="E18" s="8">
-        <v>57.809</v>
+        <v>59.726</v>
       </c>
       <c r="F18" s="8">
-        <v>117.375</v>
+        <v>114.551</v>
       </c>
       <c r="G18" s="8">
-        <v>10248.28</v>
+        <v>9944.784</v>
       </c>
       <c r="H18" s="8">
-        <v>9347.157999999999</v>
+        <v>9303.697</v>
       </c>
       <c r="I18" s="8">
-        <v>2291.019</v>
+        <v>2246.397</v>
       </c>
       <c r="J18" s="8">
-        <v>2488.541</v>
+        <v>2402.205</v>
       </c>
       <c r="K18" s="8">
-        <v>27755.193</v>
+        <v>27296.487</v>
       </c>
       <c r="L18" s="8">
-        <v>16632.335</v>
+        <v>16536.859</v>
       </c>
       <c r="M18" s="8">
-        <v>1697.306</v>
+        <v>1685.351</v>
       </c>
       <c r="N18" s="8">
-        <v>1965.882</v>
+        <v>1914.111</v>
       </c>
       <c r="O18" s="8">
-        <v>349.441</v>
+        <v>336.776</v>
       </c>
       <c r="P18" s="8">
-        <v>1092.98</v>
+        <v>1122.614</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="2"/>
       <c r="B19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="8">
-        <v>73174.736</v>
+        <v>74134.516</v>
       </c>
       <c r="D19" s="8">
-        <v>85.65300000000001</v>
+        <v>91.197</v>
       </c>
       <c r="E19" s="8">
-        <v>54.861</v>
+        <v>57.809</v>
       </c>
       <c r="F19" s="8">
-        <v>110.214</v>
+        <v>117.375</v>
       </c>
       <c r="G19" s="8">
-        <v>9960.911</v>
+        <v>10248.28</v>
       </c>
       <c r="H19" s="8">
-        <v>9305.717000000001</v>
+        <v>9347.157999999999</v>
       </c>
       <c r="I19" s="8">
-        <v>2321.994</v>
+        <v>2291.019</v>
       </c>
       <c r="J19" s="8">
-        <v>2429.509</v>
+        <v>2488.541</v>
       </c>
       <c r="K19" s="8">
-        <v>27708.512</v>
+        <v>27755.193</v>
       </c>
       <c r="L19" s="8">
-        <v>16210.591</v>
+        <v>16632.335</v>
       </c>
       <c r="M19" s="8">
-        <v>1642.96</v>
+        <v>1697.306</v>
       </c>
       <c r="N19" s="8">
-        <v>1910.43</v>
+        <v>1965.882</v>
       </c>
       <c r="O19" s="8">
-        <v>324.947</v>
+        <v>349.441</v>
       </c>
       <c r="P19" s="8">
-        <v>1108.436</v>
+        <v>1092.98</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="2"/>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="8">
-        <v>76831.848</v>
+        <v>73174.736</v>
       </c>
       <c r="D20" s="8">
-        <v>86.354</v>
+        <v>85.65300000000001</v>
       </c>
       <c r="E20" s="8">
-        <v>59.257</v>
+        <v>54.861</v>
       </c>
       <c r="F20" s="8">
-        <v>110.169</v>
+        <v>110.214</v>
       </c>
       <c r="G20" s="8">
-        <v>10282.84</v>
+        <v>9960.911</v>
       </c>
       <c r="H20" s="8">
-        <v>9807.799999999999</v>
+        <v>9305.717000000001</v>
       </c>
       <c r="I20" s="8">
-        <v>2469.141</v>
+        <v>2321.994</v>
       </c>
       <c r="J20" s="8">
-        <v>2620.411</v>
+        <v>2429.509</v>
       </c>
       <c r="K20" s="8">
-        <v>28896.168</v>
+        <v>27708.512</v>
       </c>
       <c r="L20" s="8">
-        <v>17274.946</v>
+        <v>16210.591</v>
       </c>
       <c r="M20" s="8">
-        <v>1673.922</v>
+        <v>1642.96</v>
       </c>
       <c r="N20" s="8">
-        <v>2079.581</v>
+        <v>1910.43</v>
       </c>
       <c r="O20" s="8">
-        <v>332.428</v>
+        <v>324.947</v>
       </c>
       <c r="P20" s="8">
-        <v>1138.831</v>
+        <v>1108.436</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="2"/>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="8">
-        <v>71181.787</v>
+        <v>76831.848</v>
       </c>
       <c r="D21" s="8">
-        <v>86.88200000000001</v>
+        <v>86.354</v>
       </c>
       <c r="E21" s="8">
-        <v>62.951</v>
+        <v>59.257</v>
       </c>
       <c r="F21" s="8">
-        <v>98.992</v>
+        <v>110.169</v>
       </c>
       <c r="G21" s="8">
-        <v>9807.394</v>
+        <v>10282.84</v>
       </c>
       <c r="H21" s="8">
-        <v>8626.983</v>
+        <v>9807.799999999999</v>
       </c>
       <c r="I21" s="8">
-        <v>2284.125</v>
+        <v>2469.141</v>
       </c>
       <c r="J21" s="8">
-        <v>2408.232</v>
+        <v>2620.411</v>
       </c>
       <c r="K21" s="8">
-        <v>26917.493</v>
+        <v>28896.168</v>
       </c>
       <c r="L21" s="8">
-        <v>16144.115</v>
+        <v>17274.946</v>
       </c>
       <c r="M21" s="8">
-        <v>1545.232</v>
+        <v>1673.922</v>
       </c>
       <c r="N21" s="8">
-        <v>1878.633</v>
+        <v>2079.581</v>
       </c>
       <c r="O21" s="8">
-        <v>293.327</v>
+        <v>332.428</v>
       </c>
       <c r="P21" s="8">
-        <v>1027.426</v>
+        <v>1138.831</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="5"/>