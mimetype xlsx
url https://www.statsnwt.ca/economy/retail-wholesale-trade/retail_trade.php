--- v10 (2026-07-31)
+++ v11 (2026-09-09)
@@ -130,84 +130,84 @@
   <si>
     <t>(V1446859941)</t>
   </si>
   <si>
     <t>(V1446859880)</t>
   </si>
   <si>
     <t>(V1446859788)</t>
   </si>
   <si>
     <t>(V1446859666)</t>
   </si>
   <si>
     <t>(V1446859635)</t>
   </si>
   <si>
     <t>(V1446859604)</t>
   </si>
   <si>
     <t>(V1446859573)</t>
   </si>
   <si>
     <t>(V1446859542)</t>
   </si>
   <si>
+    <t>Jun</t>
+  </si>
+  <si>
     <t>May</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jun</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* (#,##0.0);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -792,686 +792,686 @@
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="2">
         <v>2026</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="8">
-        <v>79923.70699999999</v>
+        <v>78448.962</v>
       </c>
       <c r="D8" s="8">
-        <v>79.703</v>
+        <v>82.88200000000001</v>
       </c>
       <c r="E8" s="8">
-        <v>68.825</v>
+        <v>65.081</v>
       </c>
       <c r="F8" s="8">
-        <v>116.294</v>
+        <v>119.539</v>
       </c>
       <c r="G8" s="8">
-        <v>10517.156</v>
+        <v>10333.28</v>
       </c>
       <c r="H8" s="8">
-        <v>10565.177</v>
+        <v>10195.208</v>
       </c>
       <c r="I8" s="8">
-        <v>2500.216</v>
+        <v>2448.457</v>
       </c>
       <c r="J8" s="8">
-        <v>2692.721</v>
+        <v>2648.356</v>
       </c>
       <c r="K8" s="8">
-        <v>30284.045</v>
+        <v>29979.133</v>
       </c>
       <c r="L8" s="8">
-        <v>17683.658</v>
+        <v>17172.525</v>
       </c>
       <c r="M8" s="8">
-        <v>1762.223</v>
+        <v>1735.566</v>
       </c>
       <c r="N8" s="8">
-        <v>2124.848</v>
+        <v>2089.084</v>
       </c>
       <c r="O8" s="8">
-        <v>357.618</v>
+        <v>368.883</v>
       </c>
       <c r="P8" s="8">
-        <v>1171.223</v>
+        <v>1210.967</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="2"/>
       <c r="B9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="8">
-        <v>73338.37300000001</v>
+        <v>79927.499</v>
       </c>
       <c r="D9" s="8">
-        <v>84.366</v>
+        <v>80.682</v>
       </c>
       <c r="E9" s="8">
-        <v>69.214</v>
+        <v>67.72</v>
       </c>
       <c r="F9" s="8">
-        <v>101.657</v>
+        <v>117.657</v>
       </c>
       <c r="G9" s="8">
-        <v>9754.26</v>
+        <v>10572.835</v>
       </c>
       <c r="H9" s="8">
-        <v>9365.816999999999</v>
+        <v>10576.402</v>
       </c>
       <c r="I9" s="8">
-        <v>2204.093</v>
+        <v>2487.952</v>
       </c>
       <c r="J9" s="8">
-        <v>2432.697</v>
+        <v>2701.928</v>
       </c>
       <c r="K9" s="8">
-        <v>27816.428</v>
+        <v>30235.544</v>
       </c>
       <c r="L9" s="8">
-        <v>16537.164</v>
+        <v>17667.444</v>
       </c>
       <c r="M9" s="8">
-        <v>1618.711</v>
+        <v>1761.344</v>
       </c>
       <c r="N9" s="8">
-        <v>1987.97</v>
+        <v>2123.949</v>
       </c>
       <c r="O9" s="8">
-        <v>320.842</v>
+        <v>357.491</v>
       </c>
       <c r="P9" s="8">
-        <v>1045.152</v>
+        <v>1176.551</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="2"/>
       <c r="B10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="8">
-        <v>70067.715</v>
+        <v>73338.37300000001</v>
       </c>
       <c r="D10" s="8">
-        <v>94.124</v>
+        <v>84.366</v>
       </c>
       <c r="E10" s="8">
-        <v>72.366</v>
+        <v>69.214</v>
       </c>
       <c r="F10" s="8">
-        <v>105.721</v>
+        <v>101.657</v>
       </c>
       <c r="G10" s="8">
-        <v>9467.994000000001</v>
+        <v>9754.26</v>
       </c>
       <c r="H10" s="8">
-        <v>9308.754000000001</v>
+        <v>9365.816999999999</v>
       </c>
       <c r="I10" s="8">
-        <v>2194.145</v>
+        <v>2204.093</v>
       </c>
       <c r="J10" s="8">
-        <v>2415.272</v>
+        <v>2432.697</v>
       </c>
       <c r="K10" s="8">
-        <v>26582.799</v>
+        <v>27816.428</v>
       </c>
       <c r="L10" s="8">
-        <v>15085.798</v>
+        <v>16537.164</v>
       </c>
       <c r="M10" s="8">
-        <v>1532.337</v>
+        <v>1618.711</v>
       </c>
       <c r="N10" s="8">
-        <v>1910.463</v>
+        <v>1987.97</v>
       </c>
       <c r="O10" s="8">
-        <v>300.068</v>
+        <v>320.842</v>
       </c>
       <c r="P10" s="8">
-        <v>997.873</v>
+        <v>1045.152</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="2"/>
       <c r="B11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="8">
-        <v>59716.252</v>
+        <v>70067.715</v>
       </c>
       <c r="D11" s="8">
-        <v>77.108</v>
+        <v>94.124</v>
       </c>
       <c r="E11" s="8">
-        <v>61.939</v>
+        <v>72.366</v>
       </c>
       <c r="F11" s="8">
-        <v>82.42700000000001</v>
+        <v>105.721</v>
       </c>
       <c r="G11" s="8">
-        <v>8274.540999999999</v>
+        <v>9467.994000000001</v>
       </c>
       <c r="H11" s="8">
-        <v>7646.476</v>
+        <v>9308.754000000001</v>
       </c>
       <c r="I11" s="8">
-        <v>1886.92</v>
+        <v>2194.145</v>
       </c>
       <c r="J11" s="8">
-        <v>2044.362</v>
+        <v>2415.272</v>
       </c>
       <c r="K11" s="8">
-        <v>22408.097</v>
+        <v>26582.799</v>
       </c>
       <c r="L11" s="8">
-        <v>13237.021</v>
+        <v>15085.798</v>
       </c>
       <c r="M11" s="8">
-        <v>1294.828</v>
+        <v>1532.337</v>
       </c>
       <c r="N11" s="8">
-        <v>1612.927</v>
+        <v>1910.463</v>
       </c>
       <c r="O11" s="8">
-        <v>247.996</v>
+        <v>300.068</v>
       </c>
       <c r="P11" s="8">
-        <v>841.612</v>
+        <v>997.873</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="2"/>
       <c r="B12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="8">
-        <v>61583.86</v>
+        <v>59716.252</v>
       </c>
       <c r="D12" s="8">
-        <v>80.988</v>
+        <v>77.108</v>
       </c>
       <c r="E12" s="8">
-        <v>63.215</v>
+        <v>61.939</v>
       </c>
       <c r="F12" s="8">
-        <v>83.849</v>
+        <v>82.42700000000001</v>
       </c>
       <c r="G12" s="8">
-        <v>8588.046</v>
+        <v>8274.540999999999</v>
       </c>
       <c r="H12" s="8">
-        <v>8202.914000000001</v>
+        <v>7646.476</v>
       </c>
       <c r="I12" s="8">
-        <v>1948.04</v>
+        <v>1886.92</v>
       </c>
       <c r="J12" s="8">
-        <v>2042.987</v>
+        <v>2044.362</v>
       </c>
       <c r="K12" s="8">
-        <v>23201.965</v>
+        <v>22408.097</v>
       </c>
       <c r="L12" s="8">
-        <v>13142.631</v>
+        <v>13237.021</v>
       </c>
       <c r="M12" s="8">
-        <v>1385.568</v>
+        <v>1294.828</v>
       </c>
       <c r="N12" s="8">
-        <v>1720.354</v>
+        <v>1612.927</v>
       </c>
       <c r="O12" s="8">
-        <v>264.151</v>
+        <v>247.996</v>
       </c>
       <c r="P12" s="8">
-        <v>859.151</v>
+        <v>841.612</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="2"/>
-      <c r="B13" s="2"/>
-[...13 lines deleted...]
-      <c r="P13" s="3"/>
+      <c r="B13" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="8">
+        <v>61583.86</v>
+      </c>
+      <c r="D13" s="8">
+        <v>80.988</v>
+      </c>
+      <c r="E13" s="8">
+        <v>63.215</v>
+      </c>
+      <c r="F13" s="8">
+        <v>83.849</v>
+      </c>
+      <c r="G13" s="8">
+        <v>8588.046</v>
+      </c>
+      <c r="H13" s="8">
+        <v>8202.914000000001</v>
+      </c>
+      <c r="I13" s="8">
+        <v>1948.04</v>
+      </c>
+      <c r="J13" s="8">
+        <v>2042.987</v>
+      </c>
+      <c r="K13" s="8">
+        <v>23201.965</v>
+      </c>
+      <c r="L13" s="8">
+        <v>13142.631</v>
+      </c>
+      <c r="M13" s="8">
+        <v>1385.568</v>
+      </c>
+      <c r="N13" s="8">
+        <v>1720.354</v>
+      </c>
+      <c r="O13" s="8">
+        <v>264.151</v>
+      </c>
+      <c r="P13" s="8">
+        <v>859.151</v>
+      </c>
     </row>
     <row r="14" spans="1:16">
-      <c r="A14" s="2">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+      <c r="N14" s="3"/>
+      <c r="O14" s="3"/>
+      <c r="P14" s="3"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="2">
         <v>2025</v>
       </c>
-      <c r="B14" s="2" t="s">
-[...46 lines deleted...]
-      <c r="A15" s="2"/>
       <c r="B15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="8">
-        <v>72845.874</v>
+        <v>74513.803</v>
       </c>
       <c r="D15" s="8">
-        <v>73.751</v>
+        <v>88.283</v>
       </c>
       <c r="E15" s="8">
-        <v>59.837</v>
+        <v>64.327</v>
       </c>
       <c r="F15" s="8">
-        <v>91.46299999999999</v>
+        <v>97.42400000000001</v>
       </c>
       <c r="G15" s="8">
-        <v>9853.839</v>
+        <v>10311.522</v>
       </c>
       <c r="H15" s="8">
-        <v>9282.851000000001</v>
+        <v>9483.371999999999</v>
       </c>
       <c r="I15" s="8">
-        <v>2157.336</v>
+        <v>2229.381</v>
       </c>
       <c r="J15" s="8">
-        <v>2385.558</v>
+        <v>2519.961</v>
       </c>
       <c r="K15" s="8">
-        <v>28090.196</v>
+        <v>28637.935</v>
       </c>
       <c r="L15" s="8">
-        <v>15956.237</v>
+        <v>16038.793</v>
       </c>
       <c r="M15" s="8">
-        <v>1603.011</v>
+        <v>1653.88</v>
       </c>
       <c r="N15" s="8">
-        <v>1924.547</v>
+        <v>1989.951</v>
       </c>
       <c r="O15" s="8">
-        <v>297.641</v>
+        <v>308.163</v>
       </c>
       <c r="P15" s="8">
-        <v>1069.608</v>
+        <v>1090.812</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="2"/>
       <c r="B16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="8">
-        <v>73101.61500000001</v>
+        <v>72845.874</v>
       </c>
       <c r="D16" s="8">
-        <v>81.23099999999999</v>
+        <v>73.751</v>
       </c>
       <c r="E16" s="8">
-        <v>66.12</v>
+        <v>59.837</v>
       </c>
       <c r="F16" s="8">
-        <v>100.697</v>
+        <v>91.46299999999999</v>
       </c>
       <c r="G16" s="8">
-        <v>9650.440000000001</v>
+        <v>9853.839</v>
       </c>
       <c r="H16" s="8">
-        <v>9316.914000000001</v>
+        <v>9282.851000000001</v>
       </c>
       <c r="I16" s="8">
-        <v>2281.715</v>
+        <v>2157.336</v>
       </c>
       <c r="J16" s="8">
-        <v>2421.425</v>
+        <v>2385.558</v>
       </c>
       <c r="K16" s="8">
-        <v>27539.353</v>
+        <v>28090.196</v>
       </c>
       <c r="L16" s="8">
-        <v>16581.056</v>
+        <v>15956.237</v>
       </c>
       <c r="M16" s="8">
-        <v>1684.195</v>
+        <v>1603.011</v>
       </c>
       <c r="N16" s="8">
-        <v>1973.656</v>
+        <v>1924.547</v>
       </c>
       <c r="O16" s="8">
-        <v>313.631</v>
+        <v>297.641</v>
       </c>
       <c r="P16" s="8">
-        <v>1091.184</v>
+        <v>1069.608</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="2"/>
       <c r="B17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="8">
-        <v>69561.507</v>
+        <v>73101.61500000001</v>
       </c>
       <c r="D17" s="8">
-        <v>74.196</v>
+        <v>81.23099999999999</v>
       </c>
       <c r="E17" s="8">
-        <v>59.633</v>
+        <v>66.12</v>
       </c>
       <c r="F17" s="8">
-        <v>104.509</v>
+        <v>100.697</v>
       </c>
       <c r="G17" s="8">
-        <v>9422.58</v>
+        <v>9650.440000000001</v>
       </c>
       <c r="H17" s="8">
-        <v>8752.249</v>
+        <v>9316.914000000001</v>
       </c>
       <c r="I17" s="8">
-        <v>2142.276</v>
+        <v>2281.715</v>
       </c>
       <c r="J17" s="8">
-        <v>2309.883</v>
+        <v>2421.425</v>
       </c>
       <c r="K17" s="8">
-        <v>26347.588</v>
+        <v>27539.353</v>
       </c>
       <c r="L17" s="8">
-        <v>15634.876</v>
+        <v>16581.056</v>
       </c>
       <c r="M17" s="8">
-        <v>1497.54</v>
+        <v>1684.195</v>
       </c>
       <c r="N17" s="8">
-        <v>1861.723</v>
+        <v>1973.656</v>
       </c>
       <c r="O17" s="8">
-        <v>304.819</v>
+        <v>313.631</v>
       </c>
       <c r="P17" s="8">
-        <v>1049.635</v>
+        <v>1091.184</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="2"/>
       <c r="B18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="8">
-        <v>73046.64</v>
+        <v>69561.507</v>
       </c>
       <c r="D18" s="8">
-        <v>83.083</v>
+        <v>74.196</v>
       </c>
       <c r="E18" s="8">
-        <v>59.726</v>
+        <v>59.633</v>
       </c>
       <c r="F18" s="8">
-        <v>114.551</v>
+        <v>104.509</v>
       </c>
       <c r="G18" s="8">
-        <v>9944.784</v>
+        <v>9422.58</v>
       </c>
       <c r="H18" s="8">
-        <v>9303.697</v>
+        <v>8752.249</v>
       </c>
       <c r="I18" s="8">
-        <v>2246.397</v>
+        <v>2142.276</v>
       </c>
       <c r="J18" s="8">
-        <v>2402.205</v>
+        <v>2309.883</v>
       </c>
       <c r="K18" s="8">
-        <v>27296.487</v>
+        <v>26347.588</v>
       </c>
       <c r="L18" s="8">
-        <v>16536.859</v>
+        <v>15634.876</v>
       </c>
       <c r="M18" s="8">
-        <v>1685.351</v>
+        <v>1497.54</v>
       </c>
       <c r="N18" s="8">
-        <v>1914.111</v>
+        <v>1861.723</v>
       </c>
       <c r="O18" s="8">
-        <v>336.776</v>
+        <v>304.819</v>
       </c>
       <c r="P18" s="8">
-        <v>1122.614</v>
+        <v>1049.635</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="2"/>
       <c r="B19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="8">
-        <v>74134.516</v>
+        <v>73046.64</v>
       </c>
       <c r="D19" s="8">
-        <v>91.197</v>
+        <v>83.083</v>
       </c>
       <c r="E19" s="8">
-        <v>57.809</v>
+        <v>59.726</v>
       </c>
       <c r="F19" s="8">
-        <v>117.375</v>
+        <v>114.551</v>
       </c>
       <c r="G19" s="8">
-        <v>10248.28</v>
+        <v>9944.784</v>
       </c>
       <c r="H19" s="8">
-        <v>9347.157999999999</v>
+        <v>9303.697</v>
       </c>
       <c r="I19" s="8">
-        <v>2291.019</v>
+        <v>2246.397</v>
       </c>
       <c r="J19" s="8">
-        <v>2488.541</v>
+        <v>2402.205</v>
       </c>
       <c r="K19" s="8">
-        <v>27755.193</v>
+        <v>27296.487</v>
       </c>
       <c r="L19" s="8">
-        <v>16632.335</v>
+        <v>16536.859</v>
       </c>
       <c r="M19" s="8">
-        <v>1697.306</v>
+        <v>1685.351</v>
       </c>
       <c r="N19" s="8">
-        <v>1965.882</v>
+        <v>1914.111</v>
       </c>
       <c r="O19" s="8">
-        <v>349.441</v>
+        <v>336.776</v>
       </c>
       <c r="P19" s="8">
-        <v>1092.98</v>
+        <v>1122.614</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="2"/>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="8">
-        <v>73174.736</v>
+        <v>74134.516</v>
       </c>
       <c r="D20" s="8">
-        <v>85.65300000000001</v>
+        <v>91.197</v>
       </c>
       <c r="E20" s="8">
-        <v>54.861</v>
+        <v>57.809</v>
       </c>
       <c r="F20" s="8">
-        <v>110.214</v>
+        <v>117.375</v>
       </c>
       <c r="G20" s="8">
-        <v>9960.911</v>
+        <v>10248.28</v>
       </c>
       <c r="H20" s="8">
-        <v>9305.717000000001</v>
+        <v>9347.157999999999</v>
       </c>
       <c r="I20" s="8">
-        <v>2321.994</v>
+        <v>2291.019</v>
       </c>
       <c r="J20" s="8">
-        <v>2429.509</v>
+        <v>2488.541</v>
       </c>
       <c r="K20" s="8">
-        <v>27708.512</v>
+        <v>27755.193</v>
       </c>
       <c r="L20" s="8">
-        <v>16210.591</v>
+        <v>16632.335</v>
       </c>
       <c r="M20" s="8">
-        <v>1642.96</v>
+        <v>1697.306</v>
       </c>
       <c r="N20" s="8">
-        <v>1910.43</v>
+        <v>1965.882</v>
       </c>
       <c r="O20" s="8">
-        <v>324.947</v>
+        <v>349.441</v>
       </c>
       <c r="P20" s="8">
-        <v>1108.436</v>
+        <v>1092.98</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="2"/>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="8">
-        <v>76831.848</v>
+        <v>73174.736</v>
       </c>
       <c r="D21" s="8">
-        <v>86.354</v>
+        <v>85.65300000000001</v>
       </c>
       <c r="E21" s="8">
-        <v>59.257</v>
+        <v>54.861</v>
       </c>
       <c r="F21" s="8">
-        <v>110.169</v>
+        <v>110.214</v>
       </c>
       <c r="G21" s="8">
-        <v>10282.84</v>
+        <v>9960.911</v>
       </c>
       <c r="H21" s="8">
-        <v>9807.799999999999</v>
+        <v>9305.717000000001</v>
       </c>
       <c r="I21" s="8">
-        <v>2469.141</v>
+        <v>2321.994</v>
       </c>
       <c r="J21" s="8">
-        <v>2620.411</v>
+        <v>2429.509</v>
       </c>
       <c r="K21" s="8">
-        <v>28896.168</v>
+        <v>27708.512</v>
       </c>
       <c r="L21" s="8">
-        <v>17274.946</v>
+        <v>16210.591</v>
       </c>
       <c r="M21" s="8">
-        <v>1673.922</v>
+        <v>1642.96</v>
       </c>
       <c r="N21" s="8">
-        <v>2079.581</v>
+        <v>1910.43</v>
       </c>
       <c r="O21" s="8">
-        <v>332.428</v>
+        <v>324.947</v>
       </c>
       <c r="P21" s="8">
-        <v>1138.831</v>
+        <v>1108.436</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="5"/>