--- v11 (2026-09-09)
+++ v12 (2026-09-29)
@@ -130,84 +130,84 @@
   <si>
     <t>(V1446859941)</t>
   </si>
   <si>
     <t>(V1446859880)</t>
   </si>
   <si>
     <t>(V1446859788)</t>
   </si>
   <si>
     <t>(V1446859666)</t>
   </si>
   <si>
     <t>(V1446859635)</t>
   </si>
   <si>
     <t>(V1446859604)</t>
   </si>
   <si>
     <t>(V1446859573)</t>
   </si>
   <si>
     <t>(V1446859542)</t>
   </si>
   <si>
+    <t>Jul</t>
+  </si>
+  <si>
     <t>Jun</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jul</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* (#,##0.0);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -792,686 +792,686 @@
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="2">
         <v>2026</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="8">
-        <v>78448.962</v>
+        <v>77817.236</v>
       </c>
       <c r="D8" s="8">
-        <v>82.88200000000001</v>
+        <v>86.405</v>
       </c>
       <c r="E8" s="8">
-        <v>65.081</v>
+        <v>63.981</v>
       </c>
       <c r="F8" s="8">
-        <v>119.539</v>
+        <v>128.222</v>
       </c>
       <c r="G8" s="8">
-        <v>10333.28</v>
+        <v>10392.343</v>
       </c>
       <c r="H8" s="8">
-        <v>10195.208</v>
+        <v>10231.135</v>
       </c>
       <c r="I8" s="8">
-        <v>2448.457</v>
+        <v>2417.235</v>
       </c>
       <c r="J8" s="8">
-        <v>2648.356</v>
+        <v>2631.261</v>
       </c>
       <c r="K8" s="8">
-        <v>29979.133</v>
+        <v>29002.837</v>
       </c>
       <c r="L8" s="8">
-        <v>17172.525</v>
+        <v>17306.515</v>
       </c>
       <c r="M8" s="8">
-        <v>1735.566</v>
+        <v>1817.464</v>
       </c>
       <c r="N8" s="8">
-        <v>2089.084</v>
+        <v>2106.767</v>
       </c>
       <c r="O8" s="8">
-        <v>368.883</v>
+        <v>383.246</v>
       </c>
       <c r="P8" s="8">
-        <v>1210.967</v>
+        <v>1249.824</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="2"/>
       <c r="B9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="8">
-        <v>79927.499</v>
+        <v>78475.89</v>
       </c>
       <c r="D9" s="8">
-        <v>80.682</v>
+        <v>81.54900000000001</v>
       </c>
       <c r="E9" s="8">
-        <v>67.72</v>
+        <v>64.66800000000001</v>
       </c>
       <c r="F9" s="8">
-        <v>117.657</v>
+        <v>121.77</v>
       </c>
       <c r="G9" s="8">
-        <v>10572.835</v>
+        <v>10322.473</v>
       </c>
       <c r="H9" s="8">
-        <v>10576.402</v>
+        <v>10166.657</v>
       </c>
       <c r="I9" s="8">
-        <v>2487.952</v>
+        <v>2467.631</v>
       </c>
       <c r="J9" s="8">
-        <v>2701.928</v>
+        <v>2648.69</v>
       </c>
       <c r="K9" s="8">
-        <v>30235.544</v>
+        <v>30062.833</v>
       </c>
       <c r="L9" s="8">
-        <v>17667.444</v>
+        <v>17145.29</v>
       </c>
       <c r="M9" s="8">
-        <v>1761.344</v>
+        <v>1731.438</v>
       </c>
       <c r="N9" s="8">
-        <v>2123.949</v>
+        <v>2084.365</v>
       </c>
       <c r="O9" s="8">
-        <v>357.491</v>
+        <v>365.672</v>
       </c>
       <c r="P9" s="8">
-        <v>1176.551</v>
+        <v>1212.855</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="2"/>
       <c r="B10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="8">
-        <v>73338.37300000001</v>
+        <v>79927.499</v>
       </c>
       <c r="D10" s="8">
-        <v>84.366</v>
+        <v>80.682</v>
       </c>
       <c r="E10" s="8">
-        <v>69.214</v>
+        <v>67.72</v>
       </c>
       <c r="F10" s="8">
-        <v>101.657</v>
+        <v>117.657</v>
       </c>
       <c r="G10" s="8">
-        <v>9754.26</v>
+        <v>10572.835</v>
       </c>
       <c r="H10" s="8">
-        <v>9365.816999999999</v>
+        <v>10576.402</v>
       </c>
       <c r="I10" s="8">
-        <v>2204.093</v>
+        <v>2487.952</v>
       </c>
       <c r="J10" s="8">
-        <v>2432.697</v>
+        <v>2701.928</v>
       </c>
       <c r="K10" s="8">
-        <v>27816.428</v>
+        <v>30235.544</v>
       </c>
       <c r="L10" s="8">
-        <v>16537.164</v>
+        <v>17667.444</v>
       </c>
       <c r="M10" s="8">
-        <v>1618.711</v>
+        <v>1761.344</v>
       </c>
       <c r="N10" s="8">
-        <v>1987.97</v>
+        <v>2123.949</v>
       </c>
       <c r="O10" s="8">
-        <v>320.842</v>
+        <v>357.491</v>
       </c>
       <c r="P10" s="8">
-        <v>1045.152</v>
+        <v>1176.551</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="2"/>
       <c r="B11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="8">
-        <v>70067.715</v>
+        <v>73338.37300000001</v>
       </c>
       <c r="D11" s="8">
-        <v>94.124</v>
+        <v>84.366</v>
       </c>
       <c r="E11" s="8">
-        <v>72.366</v>
+        <v>69.214</v>
       </c>
       <c r="F11" s="8">
-        <v>105.721</v>
+        <v>101.657</v>
       </c>
       <c r="G11" s="8">
-        <v>9467.994000000001</v>
+        <v>9754.26</v>
       </c>
       <c r="H11" s="8">
-        <v>9308.754000000001</v>
+        <v>9365.816999999999</v>
       </c>
       <c r="I11" s="8">
-        <v>2194.145</v>
+        <v>2204.093</v>
       </c>
       <c r="J11" s="8">
-        <v>2415.272</v>
+        <v>2432.697</v>
       </c>
       <c r="K11" s="8">
-        <v>26582.799</v>
+        <v>27816.428</v>
       </c>
       <c r="L11" s="8">
-        <v>15085.798</v>
+        <v>16537.164</v>
       </c>
       <c r="M11" s="8">
-        <v>1532.337</v>
+        <v>1618.711</v>
       </c>
       <c r="N11" s="8">
-        <v>1910.463</v>
+        <v>1987.97</v>
       </c>
       <c r="O11" s="8">
-        <v>300.068</v>
+        <v>320.842</v>
       </c>
       <c r="P11" s="8">
-        <v>997.873</v>
+        <v>1045.152</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="2"/>
       <c r="B12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="8">
-        <v>59716.252</v>
+        <v>70067.715</v>
       </c>
       <c r="D12" s="8">
-        <v>77.108</v>
+        <v>94.124</v>
       </c>
       <c r="E12" s="8">
-        <v>61.939</v>
+        <v>72.366</v>
       </c>
       <c r="F12" s="8">
-        <v>82.42700000000001</v>
+        <v>105.721</v>
       </c>
       <c r="G12" s="8">
-        <v>8274.540999999999</v>
+        <v>9467.994000000001</v>
       </c>
       <c r="H12" s="8">
-        <v>7646.476</v>
+        <v>9308.754000000001</v>
       </c>
       <c r="I12" s="8">
-        <v>1886.92</v>
+        <v>2194.145</v>
       </c>
       <c r="J12" s="8">
-        <v>2044.362</v>
+        <v>2415.272</v>
       </c>
       <c r="K12" s="8">
-        <v>22408.097</v>
+        <v>26582.799</v>
       </c>
       <c r="L12" s="8">
-        <v>13237.021</v>
+        <v>15085.798</v>
       </c>
       <c r="M12" s="8">
-        <v>1294.828</v>
+        <v>1532.337</v>
       </c>
       <c r="N12" s="8">
-        <v>1612.927</v>
+        <v>1910.463</v>
       </c>
       <c r="O12" s="8">
-        <v>247.996</v>
+        <v>300.068</v>
       </c>
       <c r="P12" s="8">
-        <v>841.612</v>
+        <v>997.873</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="2"/>
       <c r="B13" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="8">
-        <v>61583.86</v>
+        <v>59716.252</v>
       </c>
       <c r="D13" s="8">
-        <v>80.988</v>
+        <v>77.108</v>
       </c>
       <c r="E13" s="8">
-        <v>63.215</v>
+        <v>61.939</v>
       </c>
       <c r="F13" s="8">
-        <v>83.849</v>
+        <v>82.42700000000001</v>
       </c>
       <c r="G13" s="8">
-        <v>8588.046</v>
+        <v>8274.540999999999</v>
       </c>
       <c r="H13" s="8">
-        <v>8202.914000000001</v>
+        <v>7646.476</v>
       </c>
       <c r="I13" s="8">
-        <v>1948.04</v>
+        <v>1886.92</v>
       </c>
       <c r="J13" s="8">
-        <v>2042.987</v>
+        <v>2044.362</v>
       </c>
       <c r="K13" s="8">
-        <v>23201.965</v>
+        <v>22408.097</v>
       </c>
       <c r="L13" s="8">
-        <v>13142.631</v>
+        <v>13237.021</v>
       </c>
       <c r="M13" s="8">
-        <v>1385.568</v>
+        <v>1294.828</v>
       </c>
       <c r="N13" s="8">
-        <v>1720.354</v>
+        <v>1612.927</v>
       </c>
       <c r="O13" s="8">
-        <v>264.151</v>
+        <v>247.996</v>
       </c>
       <c r="P13" s="8">
-        <v>859.151</v>
+        <v>841.612</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="2"/>
-      <c r="B14" s="2"/>
-[...13 lines deleted...]
-      <c r="P14" s="3"/>
+      <c r="B14" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="8">
+        <v>61583.86</v>
+      </c>
+      <c r="D14" s="8">
+        <v>80.988</v>
+      </c>
+      <c r="E14" s="8">
+        <v>63.215</v>
+      </c>
+      <c r="F14" s="8">
+        <v>83.849</v>
+      </c>
+      <c r="G14" s="8">
+        <v>8588.046</v>
+      </c>
+      <c r="H14" s="8">
+        <v>8202.914000000001</v>
+      </c>
+      <c r="I14" s="8">
+        <v>1948.04</v>
+      </c>
+      <c r="J14" s="8">
+        <v>2042.987</v>
+      </c>
+      <c r="K14" s="8">
+        <v>23201.965</v>
+      </c>
+      <c r="L14" s="8">
+        <v>13142.631</v>
+      </c>
+      <c r="M14" s="8">
+        <v>1385.568</v>
+      </c>
+      <c r="N14" s="8">
+        <v>1720.354</v>
+      </c>
+      <c r="O14" s="8">
+        <v>264.151</v>
+      </c>
+      <c r="P14" s="8">
+        <v>859.151</v>
+      </c>
     </row>
     <row r="15" spans="1:16">
-      <c r="A15" s="2">
+      <c r="A15" s="2"/>
+      <c r="B15" s="2"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3"/>
+      <c r="K15" s="3"/>
+      <c r="L15" s="3"/>
+      <c r="M15" s="3"/>
+      <c r="N15" s="3"/>
+      <c r="O15" s="3"/>
+      <c r="P15" s="3"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="2">
         <v>2025</v>
       </c>
-      <c r="B15" s="2" t="s">
-[...46 lines deleted...]
-      <c r="A16" s="2"/>
       <c r="B16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="8">
-        <v>72845.874</v>
+        <v>74513.803</v>
       </c>
       <c r="D16" s="8">
-        <v>73.751</v>
+        <v>88.283</v>
       </c>
       <c r="E16" s="8">
-        <v>59.837</v>
+        <v>64.327</v>
       </c>
       <c r="F16" s="8">
-        <v>91.46299999999999</v>
+        <v>97.42400000000001</v>
       </c>
       <c r="G16" s="8">
-        <v>9853.839</v>
+        <v>10311.522</v>
       </c>
       <c r="H16" s="8">
-        <v>9282.851000000001</v>
+        <v>9483.371999999999</v>
       </c>
       <c r="I16" s="8">
-        <v>2157.336</v>
+        <v>2229.381</v>
       </c>
       <c r="J16" s="8">
-        <v>2385.558</v>
+        <v>2519.961</v>
       </c>
       <c r="K16" s="8">
-        <v>28090.196</v>
+        <v>28637.935</v>
       </c>
       <c r="L16" s="8">
-        <v>15956.237</v>
+        <v>16038.793</v>
       </c>
       <c r="M16" s="8">
-        <v>1603.011</v>
+        <v>1653.88</v>
       </c>
       <c r="N16" s="8">
-        <v>1924.547</v>
+        <v>1989.951</v>
       </c>
       <c r="O16" s="8">
-        <v>297.641</v>
+        <v>308.163</v>
       </c>
       <c r="P16" s="8">
-        <v>1069.608</v>
+        <v>1090.812</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="2"/>
       <c r="B17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="8">
-        <v>73101.61500000001</v>
+        <v>72845.874</v>
       </c>
       <c r="D17" s="8">
-        <v>81.23099999999999</v>
+        <v>73.751</v>
       </c>
       <c r="E17" s="8">
-        <v>66.12</v>
+        <v>59.837</v>
       </c>
       <c r="F17" s="8">
-        <v>100.697</v>
+        <v>91.46299999999999</v>
       </c>
       <c r="G17" s="8">
-        <v>9650.440000000001</v>
+        <v>9853.839</v>
       </c>
       <c r="H17" s="8">
-        <v>9316.914000000001</v>
+        <v>9282.851000000001</v>
       </c>
       <c r="I17" s="8">
-        <v>2281.715</v>
+        <v>2157.336</v>
       </c>
       <c r="J17" s="8">
-        <v>2421.425</v>
+        <v>2385.558</v>
       </c>
       <c r="K17" s="8">
-        <v>27539.353</v>
+        <v>28090.196</v>
       </c>
       <c r="L17" s="8">
-        <v>16581.056</v>
+        <v>15956.237</v>
       </c>
       <c r="M17" s="8">
-        <v>1684.195</v>
+        <v>1603.011</v>
       </c>
       <c r="N17" s="8">
-        <v>1973.656</v>
+        <v>1924.547</v>
       </c>
       <c r="O17" s="8">
-        <v>313.631</v>
+        <v>297.641</v>
       </c>
       <c r="P17" s="8">
-        <v>1091.184</v>
+        <v>1069.608</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="2"/>
       <c r="B18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="8">
-        <v>69561.507</v>
+        <v>73101.61500000001</v>
       </c>
       <c r="D18" s="8">
-        <v>74.196</v>
+        <v>81.23099999999999</v>
       </c>
       <c r="E18" s="8">
-        <v>59.633</v>
+        <v>66.12</v>
       </c>
       <c r="F18" s="8">
-        <v>104.509</v>
+        <v>100.697</v>
       </c>
       <c r="G18" s="8">
-        <v>9422.58</v>
+        <v>9650.440000000001</v>
       </c>
       <c r="H18" s="8">
-        <v>8752.249</v>
+        <v>9316.914000000001</v>
       </c>
       <c r="I18" s="8">
-        <v>2142.276</v>
+        <v>2281.715</v>
       </c>
       <c r="J18" s="8">
-        <v>2309.883</v>
+        <v>2421.425</v>
       </c>
       <c r="K18" s="8">
-        <v>26347.588</v>
+        <v>27539.353</v>
       </c>
       <c r="L18" s="8">
-        <v>15634.876</v>
+        <v>16581.056</v>
       </c>
       <c r="M18" s="8">
-        <v>1497.54</v>
+        <v>1684.195</v>
       </c>
       <c r="N18" s="8">
-        <v>1861.723</v>
+        <v>1973.656</v>
       </c>
       <c r="O18" s="8">
-        <v>304.819</v>
+        <v>313.631</v>
       </c>
       <c r="P18" s="8">
-        <v>1049.635</v>
+        <v>1091.184</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="2"/>
       <c r="B19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="8">
-        <v>73046.64</v>
+        <v>69561.507</v>
       </c>
       <c r="D19" s="8">
-        <v>83.083</v>
+        <v>74.196</v>
       </c>
       <c r="E19" s="8">
-        <v>59.726</v>
+        <v>59.633</v>
       </c>
       <c r="F19" s="8">
-        <v>114.551</v>
+        <v>104.509</v>
       </c>
       <c r="G19" s="8">
-        <v>9944.784</v>
+        <v>9422.58</v>
       </c>
       <c r="H19" s="8">
-        <v>9303.697</v>
+        <v>8752.249</v>
       </c>
       <c r="I19" s="8">
-        <v>2246.397</v>
+        <v>2142.276</v>
       </c>
       <c r="J19" s="8">
-        <v>2402.205</v>
+        <v>2309.883</v>
       </c>
       <c r="K19" s="8">
-        <v>27296.487</v>
+        <v>26347.588</v>
       </c>
       <c r="L19" s="8">
-        <v>16536.859</v>
+        <v>15634.876</v>
       </c>
       <c r="M19" s="8">
-        <v>1685.351</v>
+        <v>1497.54</v>
       </c>
       <c r="N19" s="8">
-        <v>1914.111</v>
+        <v>1861.723</v>
       </c>
       <c r="O19" s="8">
-        <v>336.776</v>
+        <v>304.819</v>
       </c>
       <c r="P19" s="8">
-        <v>1122.614</v>
+        <v>1049.635</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="2"/>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="8">
-        <v>74134.516</v>
+        <v>73046.64</v>
       </c>
       <c r="D20" s="8">
-        <v>91.197</v>
+        <v>83.083</v>
       </c>
       <c r="E20" s="8">
-        <v>57.809</v>
+        <v>59.726</v>
       </c>
       <c r="F20" s="8">
-        <v>117.375</v>
+        <v>114.551</v>
       </c>
       <c r="G20" s="8">
-        <v>10248.28</v>
+        <v>9944.784</v>
       </c>
       <c r="H20" s="8">
-        <v>9347.157999999999</v>
+        <v>9303.697</v>
       </c>
       <c r="I20" s="8">
-        <v>2291.019</v>
+        <v>2246.397</v>
       </c>
       <c r="J20" s="8">
-        <v>2488.541</v>
+        <v>2402.205</v>
       </c>
       <c r="K20" s="8">
-        <v>27755.193</v>
+        <v>27296.487</v>
       </c>
       <c r="L20" s="8">
-        <v>16632.335</v>
+        <v>16536.859</v>
       </c>
       <c r="M20" s="8">
-        <v>1697.306</v>
+        <v>1685.351</v>
       </c>
       <c r="N20" s="8">
-        <v>1965.882</v>
+        <v>1914.111</v>
       </c>
       <c r="O20" s="8">
-        <v>349.441</v>
+        <v>336.776</v>
       </c>
       <c r="P20" s="8">
-        <v>1092.98</v>
+        <v>1122.614</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="2"/>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="8">
-        <v>73174.736</v>
+        <v>74134.516</v>
       </c>
       <c r="D21" s="8">
-        <v>85.65300000000001</v>
+        <v>91.197</v>
       </c>
       <c r="E21" s="8">
-        <v>54.861</v>
+        <v>57.809</v>
       </c>
       <c r="F21" s="8">
-        <v>110.214</v>
+        <v>117.375</v>
       </c>
       <c r="G21" s="8">
-        <v>9960.911</v>
+        <v>10248.28</v>
       </c>
       <c r="H21" s="8">
-        <v>9305.717000000001</v>
+        <v>9347.157999999999</v>
       </c>
       <c r="I21" s="8">
-        <v>2321.994</v>
+        <v>2291.019</v>
       </c>
       <c r="J21" s="8">
-        <v>2429.509</v>
+        <v>2488.541</v>
       </c>
       <c r="K21" s="8">
-        <v>27708.512</v>
+        <v>27755.193</v>
       </c>
       <c r="L21" s="8">
-        <v>16210.591</v>
+        <v>16632.335</v>
       </c>
       <c r="M21" s="8">
-        <v>1642.96</v>
+        <v>1697.306</v>
       </c>
       <c r="N21" s="8">
-        <v>1910.43</v>
+        <v>1965.882</v>
       </c>
       <c r="O21" s="8">
-        <v>324.947</v>
+        <v>349.441</v>
       </c>
       <c r="P21" s="8">
-        <v>1108.436</v>
+        <v>1092.98</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="5"/>