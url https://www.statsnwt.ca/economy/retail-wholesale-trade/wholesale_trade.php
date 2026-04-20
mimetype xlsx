--- v4 (2026-03-31)
+++ v5 (2026-04-20)
@@ -130,84 +130,84 @@
   <si>
     <t>(V1545665348)</t>
   </si>
   <si>
     <t>(V1545665347)</t>
   </si>
   <si>
     <t>(V1545665346)</t>
   </si>
   <si>
     <t>(V1545665345)</t>
   </si>
   <si>
     <t>(V1545665344)</t>
   </si>
   <si>
     <t>(V1545665343)</t>
   </si>
   <si>
     <t>(V1545665342)</t>
   </si>
   <si>
     <t>(V1545665341)</t>
   </si>
   <si>
+    <t>Feb</t>
+  </si>
+  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mar</t>
-  </si>
-[...1 lines deleted...]
-    <t>Feb</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* (#,##0.0);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -792,686 +792,686 @@
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="2">
         <v>2026</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="8">
-        <v>76458.173</v>
+        <v>76831.428</v>
       </c>
       <c r="D8" s="8">
-        <v>21.128</v>
+        <v>25.84</v>
       </c>
       <c r="E8" s="8">
-        <v>8.032999999999999</v>
+        <v>9.43</v>
       </c>
       <c r="F8" s="8">
-        <v>15.756</v>
+        <v>21.537</v>
       </c>
       <c r="G8" s="8">
-        <v>7533.828</v>
+        <v>7163.714</v>
       </c>
       <c r="H8" s="8">
-        <v>8775.958000000001</v>
+        <v>8385.450999999999</v>
       </c>
       <c r="I8" s="8">
-        <v>3133.823</v>
+        <v>3318.367</v>
       </c>
       <c r="J8" s="8">
-        <v>1763.999</v>
+        <v>1821.621</v>
       </c>
       <c r="K8" s="8">
-        <v>38942.848</v>
+        <v>39399.823</v>
       </c>
       <c r="L8" s="8">
-        <v>13972.816</v>
+        <v>14461.747</v>
       </c>
       <c r="M8" s="8">
-        <v>723.364</v>
+        <v>691.621</v>
       </c>
       <c r="N8" s="8">
-        <v>1085.189</v>
+        <v>1050.733</v>
       </c>
       <c r="O8" s="8">
-        <v>85.069</v>
+        <v>75.55500000000001</v>
       </c>
       <c r="P8" s="8">
-        <v>396.362</v>
+        <v>405.991</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="2"/>
-      <c r="B9" s="2"/>
-[...13 lines deleted...]
-      <c r="P9" s="3"/>
+      <c r="B9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="8">
+        <v>76271.61199999999</v>
+      </c>
+      <c r="D9" s="8">
+        <v>21.005</v>
+      </c>
+      <c r="E9" s="8">
+        <v>7.989</v>
+      </c>
+      <c r="F9" s="8">
+        <v>15.847</v>
+      </c>
+      <c r="G9" s="8">
+        <v>7528.77</v>
+      </c>
+      <c r="H9" s="8">
+        <v>8822.161</v>
+      </c>
+      <c r="I9" s="8">
+        <v>3138.274</v>
+      </c>
+      <c r="J9" s="8">
+        <v>1775.21</v>
+      </c>
+      <c r="K9" s="8">
+        <v>38665.983</v>
+      </c>
+      <c r="L9" s="8">
+        <v>14026.845</v>
+      </c>
+      <c r="M9" s="8">
+        <v>709.206</v>
+      </c>
+      <c r="N9" s="8">
+        <v>1083.477</v>
+      </c>
+      <c r="O9" s="8">
+        <v>82.63200000000001</v>
+      </c>
+      <c r="P9" s="8">
+        <v>394.213</v>
+      </c>
     </row>
     <row r="10" spans="1:16">
-      <c r="A10" s="2">
+      <c r="A10" s="2"/>
+      <c r="B10" s="2"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="2">
         <v>2025</v>
       </c>
-      <c r="B10" s="2" t="s">
-[...46 lines deleted...]
-      <c r="A11" s="2"/>
       <c r="B11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="8">
-        <v>83175.837</v>
+        <v>83361.758</v>
       </c>
       <c r="D11" s="8">
-        <v>18.922</v>
+        <v>21.127</v>
       </c>
       <c r="E11" s="8">
-        <v>14.025</v>
+        <v>12.009</v>
       </c>
       <c r="F11" s="8">
-        <v>17.182</v>
+        <v>13.091</v>
       </c>
       <c r="G11" s="8">
-        <v>7957.131</v>
+        <v>7827.084</v>
       </c>
       <c r="H11" s="8">
-        <v>9116.870000000001</v>
+        <v>9093.239</v>
       </c>
       <c r="I11" s="8">
-        <v>4047.61</v>
+        <v>3761.413</v>
       </c>
       <c r="J11" s="8">
-        <v>1927.138</v>
+        <v>1787.181</v>
       </c>
       <c r="K11" s="8">
-        <v>42380.653</v>
+        <v>43545.654</v>
       </c>
       <c r="L11" s="8">
-        <v>15185.789</v>
+        <v>14861.926</v>
       </c>
       <c r="M11" s="8">
-        <v>760.011</v>
+        <v>748.918</v>
       </c>
       <c r="N11" s="8">
-        <v>1213.715</v>
+        <v>1138.875</v>
       </c>
       <c r="O11" s="8">
-        <v>89.21299999999999</v>
+        <v>90.255</v>
       </c>
       <c r="P11" s="8">
-        <v>447.578</v>
+        <v>460.983</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="2"/>
       <c r="B12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="8">
-        <v>92848.083</v>
+        <v>83175.837</v>
       </c>
       <c r="D12" s="8">
-        <v>25.295</v>
+        <v>18.922</v>
       </c>
       <c r="E12" s="8">
-        <v>16.554</v>
+        <v>14.025</v>
       </c>
       <c r="F12" s="8">
-        <v>21.748</v>
+        <v>17.182</v>
       </c>
       <c r="G12" s="8">
-        <v>8939.914000000001</v>
+        <v>7957.131</v>
       </c>
       <c r="H12" s="8">
-        <v>10243.007</v>
+        <v>9116.870000000001</v>
       </c>
       <c r="I12" s="8">
-        <v>4759.855</v>
+        <v>4047.61</v>
       </c>
       <c r="J12" s="8">
-        <v>2140.07</v>
+        <v>1927.138</v>
       </c>
       <c r="K12" s="8">
-        <v>47656.181</v>
+        <v>42380.653</v>
       </c>
       <c r="L12" s="8">
-        <v>16244.627</v>
+        <v>15185.789</v>
       </c>
       <c r="M12" s="8">
-        <v>887.816</v>
+        <v>760.011</v>
       </c>
       <c r="N12" s="8">
-        <v>1286.347</v>
+        <v>1213.715</v>
       </c>
       <c r="O12" s="8">
-        <v>109.488</v>
+        <v>89.21299999999999</v>
       </c>
       <c r="P12" s="8">
-        <v>517.181</v>
+        <v>447.578</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="2"/>
       <c r="B13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="8">
-        <v>87928.42200000001</v>
+        <v>92848.083</v>
       </c>
       <c r="D13" s="8">
-        <v>24.329</v>
+        <v>25.295</v>
       </c>
       <c r="E13" s="8">
-        <v>18.485</v>
+        <v>16.554</v>
       </c>
       <c r="F13" s="8">
-        <v>18.582</v>
+        <v>21.748</v>
       </c>
       <c r="G13" s="8">
-        <v>8590.258</v>
+        <v>8939.914000000001</v>
       </c>
       <c r="H13" s="8">
-        <v>9953.853999999999</v>
+        <v>10243.007</v>
       </c>
       <c r="I13" s="8">
-        <v>3340.604</v>
+        <v>4759.855</v>
       </c>
       <c r="J13" s="8">
-        <v>1860.947</v>
+        <v>2140.07</v>
       </c>
       <c r="K13" s="8">
-        <v>45547.8</v>
+        <v>47656.181</v>
       </c>
       <c r="L13" s="8">
-        <v>15798.904</v>
+        <v>16244.627</v>
       </c>
       <c r="M13" s="8">
-        <v>870.453</v>
+        <v>887.816</v>
       </c>
       <c r="N13" s="8">
-        <v>1302.955</v>
+        <v>1286.347</v>
       </c>
       <c r="O13" s="8">
-        <v>112.898</v>
+        <v>109.488</v>
       </c>
       <c r="P13" s="8">
-        <v>488.353</v>
+        <v>517.181</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="2"/>
       <c r="B14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="8">
-        <v>82915.92600000001</v>
+        <v>87928.42200000001</v>
       </c>
       <c r="D14" s="8">
-        <v>25.062</v>
+        <v>24.329</v>
       </c>
       <c r="E14" s="8">
-        <v>23.099</v>
+        <v>18.485</v>
       </c>
       <c r="F14" s="8">
-        <v>20.876</v>
+        <v>18.582</v>
       </c>
       <c r="G14" s="8">
-        <v>8004.638</v>
+        <v>8590.258</v>
       </c>
       <c r="H14" s="8">
-        <v>9181.6</v>
+        <v>9953.853999999999</v>
       </c>
       <c r="I14" s="8">
-        <v>3622.122</v>
+        <v>3340.604</v>
       </c>
       <c r="J14" s="8">
-        <v>1912.492</v>
+        <v>1860.947</v>
       </c>
       <c r="K14" s="8">
-        <v>42240.544</v>
+        <v>45547.8</v>
       </c>
       <c r="L14" s="8">
-        <v>15223.755</v>
+        <v>15798.904</v>
       </c>
       <c r="M14" s="8">
-        <v>917.186</v>
+        <v>870.453</v>
       </c>
       <c r="N14" s="8">
-        <v>1160.914</v>
+        <v>1302.955</v>
       </c>
       <c r="O14" s="8">
-        <v>93.379</v>
+        <v>112.898</v>
       </c>
       <c r="P14" s="8">
-        <v>490.258</v>
+        <v>488.353</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="2"/>
       <c r="B15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="8">
-        <v>86728.939</v>
+        <v>82915.92600000001</v>
       </c>
       <c r="D15" s="8">
-        <v>28.17</v>
+        <v>25.062</v>
       </c>
       <c r="E15" s="8">
-        <v>43.758</v>
+        <v>23.099</v>
       </c>
       <c r="F15" s="8">
-        <v>25.421</v>
+        <v>20.876</v>
       </c>
       <c r="G15" s="8">
-        <v>8398.692999999999</v>
+        <v>8004.638</v>
       </c>
       <c r="H15" s="8">
-        <v>9721.152</v>
+        <v>9181.6</v>
       </c>
       <c r="I15" s="8">
-        <v>3245.707</v>
+        <v>3622.122</v>
       </c>
       <c r="J15" s="8">
-        <v>2033.815</v>
+        <v>1912.492</v>
       </c>
       <c r="K15" s="8">
-        <v>44756.384</v>
+        <v>42240.544</v>
       </c>
       <c r="L15" s="8">
-        <v>15433.379</v>
+        <v>15223.755</v>
       </c>
       <c r="M15" s="8">
-        <v>1004.517</v>
+        <v>917.186</v>
       </c>
       <c r="N15" s="8">
-        <v>1358.865</v>
+        <v>1160.914</v>
       </c>
       <c r="O15" s="8">
-        <v>109.907</v>
+        <v>93.379</v>
       </c>
       <c r="P15" s="8">
-        <v>569.172</v>
+        <v>490.258</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="2"/>
       <c r="B16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="8">
-        <v>87707.325</v>
+        <v>86728.939</v>
       </c>
       <c r="D16" s="8">
-        <v>46.426</v>
+        <v>28.17</v>
       </c>
       <c r="E16" s="8">
-        <v>24.8</v>
+        <v>43.758</v>
       </c>
       <c r="F16" s="8">
-        <v>19.927</v>
+        <v>25.421</v>
       </c>
       <c r="G16" s="8">
-        <v>8307.704</v>
+        <v>8398.692999999999</v>
       </c>
       <c r="H16" s="8">
-        <v>9600.271000000001</v>
+        <v>9721.152</v>
       </c>
       <c r="I16" s="8">
-        <v>3646.586</v>
+        <v>3245.707</v>
       </c>
       <c r="J16" s="8">
-        <v>2186.725</v>
+        <v>2033.815</v>
       </c>
       <c r="K16" s="8">
-        <v>45206.817</v>
+        <v>44756.384</v>
       </c>
       <c r="L16" s="8">
-        <v>15456.403</v>
+        <v>15433.379</v>
       </c>
       <c r="M16" s="8">
-        <v>1091.234</v>
+        <v>1004.517</v>
       </c>
       <c r="N16" s="8">
-        <v>1452.881</v>
+        <v>1358.865</v>
       </c>
       <c r="O16" s="8">
-        <v>146.011</v>
+        <v>109.907</v>
       </c>
       <c r="P16" s="8">
-        <v>521.539</v>
+        <v>569.172</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="2"/>
       <c r="B17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="8">
-        <v>90959.526</v>
+        <v>87707.325</v>
       </c>
       <c r="D17" s="8">
-        <v>30.724</v>
+        <v>46.426</v>
       </c>
       <c r="E17" s="8">
-        <v>20.541</v>
+        <v>24.8</v>
       </c>
       <c r="F17" s="8">
-        <v>21.391</v>
+        <v>19.927</v>
       </c>
       <c r="G17" s="8">
-        <v>8570.860000000001</v>
+        <v>8307.704</v>
       </c>
       <c r="H17" s="8">
-        <v>10743.704</v>
+        <v>9600.271000000001</v>
       </c>
       <c r="I17" s="8">
-        <v>4615.058</v>
+        <v>3646.586</v>
       </c>
       <c r="J17" s="8">
-        <v>2365.162</v>
+        <v>2186.725</v>
       </c>
       <c r="K17" s="8">
-        <v>45202.771</v>
+        <v>45206.817</v>
       </c>
       <c r="L17" s="8">
-        <v>16091.935</v>
+        <v>15456.403</v>
       </c>
       <c r="M17" s="8">
-        <v>1067.886</v>
+        <v>1091.234</v>
       </c>
       <c r="N17" s="8">
-        <v>1530.209</v>
+        <v>1452.881</v>
       </c>
       <c r="O17" s="8">
-        <v>161.419</v>
+        <v>146.011</v>
       </c>
       <c r="P17" s="8">
-        <v>537.8680000000001</v>
+        <v>521.539</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="2"/>
       <c r="B18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="8">
-        <v>85652.058</v>
+        <v>90959.526</v>
       </c>
       <c r="D18" s="8">
-        <v>22.951</v>
+        <v>30.724</v>
       </c>
       <c r="E18" s="8">
-        <v>9.066000000000001</v>
+        <v>20.541</v>
       </c>
       <c r="F18" s="8">
-        <v>18.026</v>
+        <v>21.391</v>
       </c>
       <c r="G18" s="8">
-        <v>7889.678</v>
+        <v>8570.860000000001</v>
       </c>
       <c r="H18" s="8">
-        <v>10141.219</v>
+        <v>10743.704</v>
       </c>
       <c r="I18" s="8">
-        <v>4034.114</v>
+        <v>4615.058</v>
       </c>
       <c r="J18" s="8">
-        <v>2099.739</v>
+        <v>2365.162</v>
       </c>
       <c r="K18" s="8">
-        <v>42751.322</v>
+        <v>45202.771</v>
       </c>
       <c r="L18" s="8">
-        <v>15762.427</v>
+        <v>16091.935</v>
       </c>
       <c r="M18" s="8">
-        <v>1016.007</v>
+        <v>1067.886</v>
       </c>
       <c r="N18" s="8">
-        <v>1284.834</v>
+        <v>1530.209</v>
       </c>
       <c r="O18" s="8">
-        <v>112.363</v>
+        <v>161.419</v>
       </c>
       <c r="P18" s="8">
-        <v>510.311</v>
+        <v>537.8680000000001</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="2"/>
       <c r="B19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="8">
-        <v>89047.001</v>
+        <v>85652.058</v>
       </c>
       <c r="D19" s="8">
-        <v>33.467</v>
+        <v>22.951</v>
       </c>
       <c r="E19" s="8">
-        <v>8.914999999999999</v>
+        <v>9.066000000000001</v>
       </c>
       <c r="F19" s="8">
-        <v>13.457</v>
+        <v>18.026</v>
       </c>
       <c r="G19" s="8">
-        <v>8279.578</v>
+        <v>7889.678</v>
       </c>
       <c r="H19" s="8">
-        <v>10265.489</v>
+        <v>10141.219</v>
       </c>
       <c r="I19" s="8">
-        <v>4088.782</v>
+        <v>4034.114</v>
       </c>
       <c r="J19" s="8">
-        <v>2123.181</v>
+        <v>2099.739</v>
       </c>
       <c r="K19" s="8">
-        <v>46215.842</v>
+        <v>42751.322</v>
       </c>
       <c r="L19" s="8">
-        <v>15471.529</v>
+        <v>15762.427</v>
       </c>
       <c r="M19" s="8">
-        <v>766.169</v>
+        <v>1016.007</v>
       </c>
       <c r="N19" s="8">
-        <v>1230.728</v>
+        <v>1284.834</v>
       </c>
       <c r="O19" s="8">
-        <v>89.026</v>
+        <v>112.363</v>
       </c>
       <c r="P19" s="8">
-        <v>460.838</v>
+        <v>510.311</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="2"/>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="8">
-        <v>75369.59600000001</v>
+        <v>89047.001</v>
       </c>
       <c r="D20" s="8">
-        <v>27.207</v>
+        <v>33.467</v>
       </c>
       <c r="E20" s="8">
-        <v>5.618</v>
+        <v>8.914999999999999</v>
       </c>
       <c r="F20" s="8">
-        <v>14.508</v>
+        <v>13.457</v>
       </c>
       <c r="G20" s="8">
-        <v>7161.738</v>
+        <v>8279.578</v>
       </c>
       <c r="H20" s="8">
-        <v>8764.584000000001</v>
+        <v>10265.489</v>
       </c>
       <c r="I20" s="8">
-        <v>2866.446</v>
+        <v>4088.782</v>
       </c>
       <c r="J20" s="8">
-        <v>1684.607</v>
+        <v>2123.181</v>
       </c>
       <c r="K20" s="8">
-        <v>39181.277</v>
+        <v>46215.842</v>
       </c>
       <c r="L20" s="8">
-        <v>13470.126</v>
+        <v>15471.529</v>
       </c>
       <c r="M20" s="8">
-        <v>679.09</v>
+        <v>766.169</v>
       </c>
       <c r="N20" s="8">
-        <v>1008.05</v>
+        <v>1230.728</v>
       </c>
       <c r="O20" s="8">
-        <v>77.63800000000001</v>
+        <v>89.026</v>
       </c>
       <c r="P20" s="8">
-        <v>428.706</v>
+        <v>460.838</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="2"/>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="8">
-        <v>78203.371</v>
+        <v>75369.59600000001</v>
       </c>
       <c r="D21" s="8">
-        <v>25.043</v>
+        <v>27.207</v>
       </c>
       <c r="E21" s="8">
-        <v>6.641</v>
+        <v>5.618</v>
       </c>
       <c r="F21" s="8">
-        <v>12.19</v>
+        <v>14.508</v>
       </c>
       <c r="G21" s="8">
-        <v>7811.804</v>
+        <v>7161.738</v>
       </c>
       <c r="H21" s="8">
-        <v>8849.825999999999</v>
+        <v>8764.584000000001</v>
       </c>
       <c r="I21" s="8">
-        <v>2902.56</v>
+        <v>2866.446</v>
       </c>
       <c r="J21" s="8">
-        <v>1774.373</v>
+        <v>1684.607</v>
       </c>
       <c r="K21" s="8">
-        <v>40459.665</v>
+        <v>39181.277</v>
       </c>
       <c r="L21" s="8">
-        <v>13868.389</v>
+        <v>13470.126</v>
       </c>
       <c r="M21" s="8">
-        <v>777.181</v>
+        <v>679.09</v>
       </c>
       <c r="N21" s="8">
-        <v>1157.819</v>
+        <v>1008.05</v>
       </c>
       <c r="O21" s="8">
-        <v>86.123</v>
+        <v>77.63800000000001</v>
       </c>
       <c r="P21" s="8">
-        <v>471.757</v>
+        <v>428.706</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="5"/>