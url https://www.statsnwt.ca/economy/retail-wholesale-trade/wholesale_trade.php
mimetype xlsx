--- v5 (2026-04-20)
+++ v6 (2026-05-30)
@@ -130,84 +130,84 @@
   <si>
     <t>(V1545665348)</t>
   </si>
   <si>
     <t>(V1545665347)</t>
   </si>
   <si>
     <t>(V1545665346)</t>
   </si>
   <si>
     <t>(V1545665345)</t>
   </si>
   <si>
     <t>(V1545665344)</t>
   </si>
   <si>
     <t>(V1545665343)</t>
   </si>
   <si>
     <t>(V1545665342)</t>
   </si>
   <si>
     <t>(V1545665341)</t>
   </si>
   <si>
+    <t>Mar</t>
+  </si>
+  <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Apr</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mar</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* (#,##0.0);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -792,686 +792,686 @@
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="2">
         <v>2026</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="8">
-        <v>76831.428</v>
+        <v>94670.323</v>
       </c>
       <c r="D8" s="8">
-        <v>25.84</v>
+        <v>30.276</v>
       </c>
       <c r="E8" s="8">
-        <v>9.43</v>
+        <v>10.98</v>
       </c>
       <c r="F8" s="8">
-        <v>21.537</v>
+        <v>19.704</v>
       </c>
       <c r="G8" s="8">
-        <v>7163.714</v>
+        <v>8595.619000000001</v>
       </c>
       <c r="H8" s="8">
-        <v>8385.450999999999</v>
+        <v>10419.312</v>
       </c>
       <c r="I8" s="8">
-        <v>3318.367</v>
+        <v>4415.017</v>
       </c>
       <c r="J8" s="8">
-        <v>1821.621</v>
+        <v>2241.174</v>
       </c>
       <c r="K8" s="8">
-        <v>39399.823</v>
+        <v>49950.217</v>
       </c>
       <c r="L8" s="8">
-        <v>14461.747</v>
+        <v>16349.824</v>
       </c>
       <c r="M8" s="8">
-        <v>691.621</v>
+        <v>783.689</v>
       </c>
       <c r="N8" s="8">
-        <v>1050.733</v>
+        <v>1246.456</v>
       </c>
       <c r="O8" s="8">
-        <v>75.55500000000001</v>
+        <v>97.021</v>
       </c>
       <c r="P8" s="8">
-        <v>405.991</v>
+        <v>511.035</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="2"/>
       <c r="B9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="8">
-        <v>76271.61199999999</v>
+        <v>77174.072</v>
       </c>
       <c r="D9" s="8">
-        <v>21.005</v>
+        <v>25.957</v>
       </c>
       <c r="E9" s="8">
-        <v>7.989</v>
+        <v>9.455</v>
       </c>
       <c r="F9" s="8">
-        <v>15.847</v>
+        <v>21.392</v>
       </c>
       <c r="G9" s="8">
-        <v>7528.77</v>
+        <v>7137.722</v>
       </c>
       <c r="H9" s="8">
-        <v>8822.161</v>
+        <v>8385.501</v>
       </c>
       <c r="I9" s="8">
-        <v>3138.274</v>
+        <v>3326.048</v>
       </c>
       <c r="J9" s="8">
-        <v>1775.21</v>
+        <v>1853.135</v>
       </c>
       <c r="K9" s="8">
-        <v>38665.983</v>
+        <v>39781.636</v>
       </c>
       <c r="L9" s="8">
-        <v>14026.845</v>
+        <v>14408.854</v>
       </c>
       <c r="M9" s="8">
-        <v>709.206</v>
+        <v>694.189</v>
       </c>
       <c r="N9" s="8">
-        <v>1083.477</v>
+        <v>1047.095</v>
       </c>
       <c r="O9" s="8">
-        <v>82.63200000000001</v>
+        <v>79.551</v>
       </c>
       <c r="P9" s="8">
-        <v>394.213</v>
+        <v>403.535</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="2"/>
-      <c r="B10" s="2"/>
-[...13 lines deleted...]
-      <c r="P10" s="3"/>
+      <c r="B10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="8">
+        <v>76271.61199999999</v>
+      </c>
+      <c r="D10" s="8">
+        <v>21.005</v>
+      </c>
+      <c r="E10" s="8">
+        <v>7.989</v>
+      </c>
+      <c r="F10" s="8">
+        <v>15.847</v>
+      </c>
+      <c r="G10" s="8">
+        <v>7528.77</v>
+      </c>
+      <c r="H10" s="8">
+        <v>8822.161</v>
+      </c>
+      <c r="I10" s="8">
+        <v>3138.274</v>
+      </c>
+      <c r="J10" s="8">
+        <v>1775.21</v>
+      </c>
+      <c r="K10" s="8">
+        <v>38665.983</v>
+      </c>
+      <c r="L10" s="8">
+        <v>14026.845</v>
+      </c>
+      <c r="M10" s="8">
+        <v>709.206</v>
+      </c>
+      <c r="N10" s="8">
+        <v>1083.477</v>
+      </c>
+      <c r="O10" s="8">
+        <v>82.63200000000001</v>
+      </c>
+      <c r="P10" s="8">
+        <v>394.213</v>
+      </c>
     </row>
     <row r="11" spans="1:16">
-      <c r="A11" s="2">
+      <c r="A11" s="2"/>
+      <c r="B11" s="2"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="3"/>
+      <c r="O11" s="3"/>
+      <c r="P11" s="3"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="2">
         <v>2025</v>
       </c>
-      <c r="B11" s="2" t="s">
-[...46 lines deleted...]
-      <c r="A12" s="2"/>
       <c r="B12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="8">
-        <v>83175.837</v>
+        <v>83361.758</v>
       </c>
       <c r="D12" s="8">
-        <v>18.922</v>
+        <v>21.127</v>
       </c>
       <c r="E12" s="8">
-        <v>14.025</v>
+        <v>12.009</v>
       </c>
       <c r="F12" s="8">
-        <v>17.182</v>
+        <v>13.091</v>
       </c>
       <c r="G12" s="8">
-        <v>7957.131</v>
+        <v>7827.084</v>
       </c>
       <c r="H12" s="8">
-        <v>9116.870000000001</v>
+        <v>9093.239</v>
       </c>
       <c r="I12" s="8">
-        <v>4047.61</v>
+        <v>3761.413</v>
       </c>
       <c r="J12" s="8">
-        <v>1927.138</v>
+        <v>1787.181</v>
       </c>
       <c r="K12" s="8">
-        <v>42380.653</v>
+        <v>43545.654</v>
       </c>
       <c r="L12" s="8">
-        <v>15185.789</v>
+        <v>14861.926</v>
       </c>
       <c r="M12" s="8">
-        <v>760.011</v>
+        <v>748.918</v>
       </c>
       <c r="N12" s="8">
-        <v>1213.715</v>
+        <v>1138.875</v>
       </c>
       <c r="O12" s="8">
-        <v>89.21299999999999</v>
+        <v>90.255</v>
       </c>
       <c r="P12" s="8">
-        <v>447.578</v>
+        <v>460.983</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="2"/>
       <c r="B13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="8">
-        <v>92848.083</v>
+        <v>83175.837</v>
       </c>
       <c r="D13" s="8">
-        <v>25.295</v>
+        <v>18.922</v>
       </c>
       <c r="E13" s="8">
-        <v>16.554</v>
+        <v>14.025</v>
       </c>
       <c r="F13" s="8">
-        <v>21.748</v>
+        <v>17.182</v>
       </c>
       <c r="G13" s="8">
-        <v>8939.914000000001</v>
+        <v>7957.131</v>
       </c>
       <c r="H13" s="8">
-        <v>10243.007</v>
+        <v>9116.870000000001</v>
       </c>
       <c r="I13" s="8">
-        <v>4759.855</v>
+        <v>4047.61</v>
       </c>
       <c r="J13" s="8">
-        <v>2140.07</v>
+        <v>1927.138</v>
       </c>
       <c r="K13" s="8">
-        <v>47656.181</v>
+        <v>42380.653</v>
       </c>
       <c r="L13" s="8">
-        <v>16244.627</v>
+        <v>15185.789</v>
       </c>
       <c r="M13" s="8">
-        <v>887.816</v>
+        <v>760.011</v>
       </c>
       <c r="N13" s="8">
-        <v>1286.347</v>
+        <v>1213.715</v>
       </c>
       <c r="O13" s="8">
-        <v>109.488</v>
+        <v>89.21299999999999</v>
       </c>
       <c r="P13" s="8">
-        <v>517.181</v>
+        <v>447.578</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="2"/>
       <c r="B14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="8">
-        <v>87928.42200000001</v>
+        <v>92848.083</v>
       </c>
       <c r="D14" s="8">
-        <v>24.329</v>
+        <v>25.295</v>
       </c>
       <c r="E14" s="8">
-        <v>18.485</v>
+        <v>16.554</v>
       </c>
       <c r="F14" s="8">
-        <v>18.582</v>
+        <v>21.748</v>
       </c>
       <c r="G14" s="8">
-        <v>8590.258</v>
+        <v>8939.914000000001</v>
       </c>
       <c r="H14" s="8">
-        <v>9953.853999999999</v>
+        <v>10243.007</v>
       </c>
       <c r="I14" s="8">
-        <v>3340.604</v>
+        <v>4759.855</v>
       </c>
       <c r="J14" s="8">
-        <v>1860.947</v>
+        <v>2140.07</v>
       </c>
       <c r="K14" s="8">
-        <v>45547.8</v>
+        <v>47656.181</v>
       </c>
       <c r="L14" s="8">
-        <v>15798.904</v>
+        <v>16244.627</v>
       </c>
       <c r="M14" s="8">
-        <v>870.453</v>
+        <v>887.816</v>
       </c>
       <c r="N14" s="8">
-        <v>1302.955</v>
+        <v>1286.347</v>
       </c>
       <c r="O14" s="8">
-        <v>112.898</v>
+        <v>109.488</v>
       </c>
       <c r="P14" s="8">
-        <v>488.353</v>
+        <v>517.181</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="2"/>
       <c r="B15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="8">
-        <v>82915.92600000001</v>
+        <v>87928.42200000001</v>
       </c>
       <c r="D15" s="8">
-        <v>25.062</v>
+        <v>24.329</v>
       </c>
       <c r="E15" s="8">
-        <v>23.099</v>
+        <v>18.485</v>
       </c>
       <c r="F15" s="8">
-        <v>20.876</v>
+        <v>18.582</v>
       </c>
       <c r="G15" s="8">
-        <v>8004.638</v>
+        <v>8590.258</v>
       </c>
       <c r="H15" s="8">
-        <v>9181.6</v>
+        <v>9953.853999999999</v>
       </c>
       <c r="I15" s="8">
-        <v>3622.122</v>
+        <v>3340.604</v>
       </c>
       <c r="J15" s="8">
-        <v>1912.492</v>
+        <v>1860.947</v>
       </c>
       <c r="K15" s="8">
-        <v>42240.544</v>
+        <v>45547.8</v>
       </c>
       <c r="L15" s="8">
-        <v>15223.755</v>
+        <v>15798.904</v>
       </c>
       <c r="M15" s="8">
-        <v>917.186</v>
+        <v>870.453</v>
       </c>
       <c r="N15" s="8">
-        <v>1160.914</v>
+        <v>1302.955</v>
       </c>
       <c r="O15" s="8">
-        <v>93.379</v>
+        <v>112.898</v>
       </c>
       <c r="P15" s="8">
-        <v>490.258</v>
+        <v>488.353</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="2"/>
       <c r="B16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="8">
-        <v>86728.939</v>
+        <v>82915.92600000001</v>
       </c>
       <c r="D16" s="8">
-        <v>28.17</v>
+        <v>25.062</v>
       </c>
       <c r="E16" s="8">
-        <v>43.758</v>
+        <v>23.099</v>
       </c>
       <c r="F16" s="8">
-        <v>25.421</v>
+        <v>20.876</v>
       </c>
       <c r="G16" s="8">
-        <v>8398.692999999999</v>
+        <v>8004.638</v>
       </c>
       <c r="H16" s="8">
-        <v>9721.152</v>
+        <v>9181.6</v>
       </c>
       <c r="I16" s="8">
-        <v>3245.707</v>
+        <v>3622.122</v>
       </c>
       <c r="J16" s="8">
-        <v>2033.815</v>
+        <v>1912.492</v>
       </c>
       <c r="K16" s="8">
-        <v>44756.384</v>
+        <v>42240.544</v>
       </c>
       <c r="L16" s="8">
-        <v>15433.379</v>
+        <v>15223.755</v>
       </c>
       <c r="M16" s="8">
-        <v>1004.517</v>
+        <v>917.186</v>
       </c>
       <c r="N16" s="8">
-        <v>1358.865</v>
+        <v>1160.914</v>
       </c>
       <c r="O16" s="8">
-        <v>109.907</v>
+        <v>93.379</v>
       </c>
       <c r="P16" s="8">
-        <v>569.172</v>
+        <v>490.258</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="2"/>
       <c r="B17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="8">
-        <v>87707.325</v>
+        <v>86728.939</v>
       </c>
       <c r="D17" s="8">
-        <v>46.426</v>
+        <v>28.17</v>
       </c>
       <c r="E17" s="8">
-        <v>24.8</v>
+        <v>43.758</v>
       </c>
       <c r="F17" s="8">
-        <v>19.927</v>
+        <v>25.421</v>
       </c>
       <c r="G17" s="8">
-        <v>8307.704</v>
+        <v>8398.692999999999</v>
       </c>
       <c r="H17" s="8">
-        <v>9600.271000000001</v>
+        <v>9721.152</v>
       </c>
       <c r="I17" s="8">
-        <v>3646.586</v>
+        <v>3245.707</v>
       </c>
       <c r="J17" s="8">
-        <v>2186.725</v>
+        <v>2033.815</v>
       </c>
       <c r="K17" s="8">
-        <v>45206.817</v>
+        <v>44756.384</v>
       </c>
       <c r="L17" s="8">
-        <v>15456.403</v>
+        <v>15433.379</v>
       </c>
       <c r="M17" s="8">
-        <v>1091.234</v>
+        <v>1004.517</v>
       </c>
       <c r="N17" s="8">
-        <v>1452.881</v>
+        <v>1358.865</v>
       </c>
       <c r="O17" s="8">
-        <v>146.011</v>
+        <v>109.907</v>
       </c>
       <c r="P17" s="8">
-        <v>521.539</v>
+        <v>569.172</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="2"/>
       <c r="B18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="8">
-        <v>90959.526</v>
+        <v>87707.325</v>
       </c>
       <c r="D18" s="8">
-        <v>30.724</v>
+        <v>46.426</v>
       </c>
       <c r="E18" s="8">
-        <v>20.541</v>
+        <v>24.8</v>
       </c>
       <c r="F18" s="8">
-        <v>21.391</v>
+        <v>19.927</v>
       </c>
       <c r="G18" s="8">
-        <v>8570.860000000001</v>
+        <v>8307.704</v>
       </c>
       <c r="H18" s="8">
-        <v>10743.704</v>
+        <v>9600.271000000001</v>
       </c>
       <c r="I18" s="8">
-        <v>4615.058</v>
+        <v>3646.586</v>
       </c>
       <c r="J18" s="8">
-        <v>2365.162</v>
+        <v>2186.725</v>
       </c>
       <c r="K18" s="8">
-        <v>45202.771</v>
+        <v>45206.817</v>
       </c>
       <c r="L18" s="8">
-        <v>16091.935</v>
+        <v>15456.403</v>
       </c>
       <c r="M18" s="8">
-        <v>1067.886</v>
+        <v>1091.234</v>
       </c>
       <c r="N18" s="8">
-        <v>1530.209</v>
+        <v>1452.881</v>
       </c>
       <c r="O18" s="8">
-        <v>161.419</v>
+        <v>146.011</v>
       </c>
       <c r="P18" s="8">
-        <v>537.8680000000001</v>
+        <v>521.539</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="2"/>
       <c r="B19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="8">
-        <v>85652.058</v>
+        <v>90959.526</v>
       </c>
       <c r="D19" s="8">
-        <v>22.951</v>
+        <v>30.724</v>
       </c>
       <c r="E19" s="8">
-        <v>9.066000000000001</v>
+        <v>20.541</v>
       </c>
       <c r="F19" s="8">
-        <v>18.026</v>
+        <v>21.391</v>
       </c>
       <c r="G19" s="8">
-        <v>7889.678</v>
+        <v>8570.860000000001</v>
       </c>
       <c r="H19" s="8">
-        <v>10141.219</v>
+        <v>10743.704</v>
       </c>
       <c r="I19" s="8">
-        <v>4034.114</v>
+        <v>4615.058</v>
       </c>
       <c r="J19" s="8">
-        <v>2099.739</v>
+        <v>2365.162</v>
       </c>
       <c r="K19" s="8">
-        <v>42751.322</v>
+        <v>45202.771</v>
       </c>
       <c r="L19" s="8">
-        <v>15762.427</v>
+        <v>16091.935</v>
       </c>
       <c r="M19" s="8">
-        <v>1016.007</v>
+        <v>1067.886</v>
       </c>
       <c r="N19" s="8">
-        <v>1284.834</v>
+        <v>1530.209</v>
       </c>
       <c r="O19" s="8">
-        <v>112.363</v>
+        <v>161.419</v>
       </c>
       <c r="P19" s="8">
-        <v>510.311</v>
+        <v>537.8680000000001</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="2"/>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="8">
-        <v>89047.001</v>
+        <v>85652.058</v>
       </c>
       <c r="D20" s="8">
-        <v>33.467</v>
+        <v>22.951</v>
       </c>
       <c r="E20" s="8">
-        <v>8.914999999999999</v>
+        <v>9.066000000000001</v>
       </c>
       <c r="F20" s="8">
-        <v>13.457</v>
+        <v>18.026</v>
       </c>
       <c r="G20" s="8">
-        <v>8279.578</v>
+        <v>7889.678</v>
       </c>
       <c r="H20" s="8">
-        <v>10265.489</v>
+        <v>10141.219</v>
       </c>
       <c r="I20" s="8">
-        <v>4088.782</v>
+        <v>4034.114</v>
       </c>
       <c r="J20" s="8">
-        <v>2123.181</v>
+        <v>2099.739</v>
       </c>
       <c r="K20" s="8">
-        <v>46215.842</v>
+        <v>42751.322</v>
       </c>
       <c r="L20" s="8">
-        <v>15471.529</v>
+        <v>15762.427</v>
       </c>
       <c r="M20" s="8">
-        <v>766.169</v>
+        <v>1016.007</v>
       </c>
       <c r="N20" s="8">
-        <v>1230.728</v>
+        <v>1284.834</v>
       </c>
       <c r="O20" s="8">
-        <v>89.026</v>
+        <v>112.363</v>
       </c>
       <c r="P20" s="8">
-        <v>460.838</v>
+        <v>510.311</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="2"/>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="8">
-        <v>75369.59600000001</v>
+        <v>89047.001</v>
       </c>
       <c r="D21" s="8">
-        <v>27.207</v>
+        <v>33.467</v>
       </c>
       <c r="E21" s="8">
-        <v>5.618</v>
+        <v>8.914999999999999</v>
       </c>
       <c r="F21" s="8">
-        <v>14.508</v>
+        <v>13.457</v>
       </c>
       <c r="G21" s="8">
-        <v>7161.738</v>
+        <v>8279.578</v>
       </c>
       <c r="H21" s="8">
-        <v>8764.584000000001</v>
+        <v>10265.489</v>
       </c>
       <c r="I21" s="8">
-        <v>2866.446</v>
+        <v>4088.782</v>
       </c>
       <c r="J21" s="8">
-        <v>1684.607</v>
+        <v>2123.181</v>
       </c>
       <c r="K21" s="8">
-        <v>39181.277</v>
+        <v>46215.842</v>
       </c>
       <c r="L21" s="8">
-        <v>13470.126</v>
+        <v>15471.529</v>
       </c>
       <c r="M21" s="8">
-        <v>679.09</v>
+        <v>766.169</v>
       </c>
       <c r="N21" s="8">
-        <v>1008.05</v>
+        <v>1230.728</v>
       </c>
       <c r="O21" s="8">
-        <v>77.63800000000001</v>
+        <v>89.026</v>
       </c>
       <c r="P21" s="8">
-        <v>428.706</v>
+        <v>460.838</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="5"/>