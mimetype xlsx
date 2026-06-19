--- v6 (2026-05-30)
+++ v7 (2026-06-19)
@@ -130,84 +130,84 @@
   <si>
     <t>(V1545665348)</t>
   </si>
   <si>
     <t>(V1545665347)</t>
   </si>
   <si>
     <t>(V1545665346)</t>
   </si>
   <si>
     <t>(V1545665345)</t>
   </si>
   <si>
     <t>(V1545665344)</t>
   </si>
   <si>
     <t>(V1545665343)</t>
   </si>
   <si>
     <t>(V1545665342)</t>
   </si>
   <si>
     <t>(V1545665341)</t>
   </si>
   <si>
+    <t>Apr</t>
+  </si>
+  <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>May</t>
-  </si>
-[...1 lines deleted...]
-    <t>Apr</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* (#,##0.0);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -792,686 +792,686 @@
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="2">
         <v>2026</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="8">
-        <v>94670.323</v>
+        <v>91286.69500000001</v>
       </c>
       <c r="D8" s="8">
-        <v>30.276</v>
+        <v>18.357</v>
       </c>
       <c r="E8" s="8">
-        <v>10.98</v>
+        <v>9.103999999999999</v>
       </c>
       <c r="F8" s="8">
-        <v>19.704</v>
+        <v>17.053</v>
       </c>
       <c r="G8" s="8">
-        <v>8595.619000000001</v>
+        <v>8583.981</v>
       </c>
       <c r="H8" s="8">
-        <v>10419.312</v>
+        <v>9971.168</v>
       </c>
       <c r="I8" s="8">
-        <v>4415.017</v>
+        <v>4623.669</v>
       </c>
       <c r="J8" s="8">
-        <v>2241.174</v>
+        <v>2268.868</v>
       </c>
       <c r="K8" s="8">
-        <v>49950.217</v>
+        <v>46464.878</v>
       </c>
       <c r="L8" s="8">
-        <v>16349.824</v>
+        <v>16529.042</v>
       </c>
       <c r="M8" s="8">
-        <v>783.689</v>
+        <v>844.956</v>
       </c>
       <c r="N8" s="8">
-        <v>1246.456</v>
+        <v>1368.471</v>
       </c>
       <c r="O8" s="8">
-        <v>97.021</v>
+        <v>114.284</v>
       </c>
       <c r="P8" s="8">
-        <v>511.035</v>
+        <v>472.863</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="2"/>
       <c r="B9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="8">
-        <v>77174.072</v>
+        <v>94283.36900000001</v>
       </c>
       <c r="D9" s="8">
-        <v>25.957</v>
+        <v>28.648</v>
       </c>
       <c r="E9" s="8">
-        <v>9.455</v>
+        <v>10.96</v>
       </c>
       <c r="F9" s="8">
-        <v>21.392</v>
+        <v>19.838</v>
       </c>
       <c r="G9" s="8">
-        <v>7137.722</v>
+        <v>8554.877</v>
       </c>
       <c r="H9" s="8">
-        <v>8385.501</v>
+        <v>10343.724</v>
       </c>
       <c r="I9" s="8">
-        <v>3326.048</v>
+        <v>4395.057</v>
       </c>
       <c r="J9" s="8">
-        <v>1853.135</v>
+        <v>2313.053</v>
       </c>
       <c r="K9" s="8">
-        <v>39781.636</v>
+        <v>49744.472</v>
       </c>
       <c r="L9" s="8">
-        <v>14408.854</v>
+        <v>16253.729</v>
       </c>
       <c r="M9" s="8">
-        <v>694.189</v>
+        <v>778.049</v>
       </c>
       <c r="N9" s="8">
-        <v>1047.095</v>
+        <v>1249.985</v>
       </c>
       <c r="O9" s="8">
-        <v>79.551</v>
+        <v>91.22499999999999</v>
       </c>
       <c r="P9" s="8">
-        <v>403.535</v>
+        <v>499.752</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="2"/>
       <c r="B10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="8">
-        <v>76271.61199999999</v>
+        <v>77174.072</v>
       </c>
       <c r="D10" s="8">
-        <v>21.005</v>
+        <v>25.957</v>
       </c>
       <c r="E10" s="8">
-        <v>7.989</v>
+        <v>9.455</v>
       </c>
       <c r="F10" s="8">
-        <v>15.847</v>
+        <v>21.392</v>
       </c>
       <c r="G10" s="8">
-        <v>7528.77</v>
+        <v>7137.722</v>
       </c>
       <c r="H10" s="8">
-        <v>8822.161</v>
+        <v>8385.501</v>
       </c>
       <c r="I10" s="8">
-        <v>3138.274</v>
+        <v>3326.048</v>
       </c>
       <c r="J10" s="8">
-        <v>1775.21</v>
+        <v>1853.135</v>
       </c>
       <c r="K10" s="8">
-        <v>38665.983</v>
+        <v>39781.636</v>
       </c>
       <c r="L10" s="8">
-        <v>14026.845</v>
+        <v>14408.854</v>
       </c>
       <c r="M10" s="8">
-        <v>709.206</v>
+        <v>694.189</v>
       </c>
       <c r="N10" s="8">
-        <v>1083.477</v>
+        <v>1047.095</v>
       </c>
       <c r="O10" s="8">
-        <v>82.63200000000001</v>
+        <v>79.551</v>
       </c>
       <c r="P10" s="8">
-        <v>394.213</v>
+        <v>403.535</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="2"/>
-      <c r="B11" s="2"/>
-[...13 lines deleted...]
-      <c r="P11" s="3"/>
+      <c r="B11" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="8">
+        <v>76271.61199999999</v>
+      </c>
+      <c r="D11" s="8">
+        <v>21.005</v>
+      </c>
+      <c r="E11" s="8">
+        <v>7.989</v>
+      </c>
+      <c r="F11" s="8">
+        <v>15.847</v>
+      </c>
+      <c r="G11" s="8">
+        <v>7528.77</v>
+      </c>
+      <c r="H11" s="8">
+        <v>8822.161</v>
+      </c>
+      <c r="I11" s="8">
+        <v>3138.274</v>
+      </c>
+      <c r="J11" s="8">
+        <v>1775.21</v>
+      </c>
+      <c r="K11" s="8">
+        <v>38665.983</v>
+      </c>
+      <c r="L11" s="8">
+        <v>14026.845</v>
+      </c>
+      <c r="M11" s="8">
+        <v>709.206</v>
+      </c>
+      <c r="N11" s="8">
+        <v>1083.477</v>
+      </c>
+      <c r="O11" s="8">
+        <v>82.63200000000001</v>
+      </c>
+      <c r="P11" s="8">
+        <v>394.213</v>
+      </c>
     </row>
     <row r="12" spans="1:16">
-      <c r="A12" s="2">
+      <c r="A12" s="2"/>
+      <c r="B12" s="2"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="2">
         <v>2025</v>
       </c>
-      <c r="B12" s="2" t="s">
-[...46 lines deleted...]
-      <c r="A13" s="2"/>
       <c r="B13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="8">
-        <v>83175.837</v>
+        <v>83361.758</v>
       </c>
       <c r="D13" s="8">
-        <v>18.922</v>
+        <v>21.127</v>
       </c>
       <c r="E13" s="8">
-        <v>14.025</v>
+        <v>12.009</v>
       </c>
       <c r="F13" s="8">
-        <v>17.182</v>
+        <v>13.091</v>
       </c>
       <c r="G13" s="8">
-        <v>7957.131</v>
+        <v>7827.084</v>
       </c>
       <c r="H13" s="8">
-        <v>9116.870000000001</v>
+        <v>9093.239</v>
       </c>
       <c r="I13" s="8">
-        <v>4047.61</v>
+        <v>3761.413</v>
       </c>
       <c r="J13" s="8">
-        <v>1927.138</v>
+        <v>1787.181</v>
       </c>
       <c r="K13" s="8">
-        <v>42380.653</v>
+        <v>43545.654</v>
       </c>
       <c r="L13" s="8">
-        <v>15185.789</v>
+        <v>14861.926</v>
       </c>
       <c r="M13" s="8">
-        <v>760.011</v>
+        <v>748.918</v>
       </c>
       <c r="N13" s="8">
-        <v>1213.715</v>
+        <v>1138.875</v>
       </c>
       <c r="O13" s="8">
-        <v>89.21299999999999</v>
+        <v>90.255</v>
       </c>
       <c r="P13" s="8">
-        <v>447.578</v>
+        <v>460.983</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="2"/>
       <c r="B14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="8">
-        <v>92848.083</v>
+        <v>83175.837</v>
       </c>
       <c r="D14" s="8">
-        <v>25.295</v>
+        <v>18.922</v>
       </c>
       <c r="E14" s="8">
-        <v>16.554</v>
+        <v>14.025</v>
       </c>
       <c r="F14" s="8">
-        <v>21.748</v>
+        <v>17.182</v>
       </c>
       <c r="G14" s="8">
-        <v>8939.914000000001</v>
+        <v>7957.131</v>
       </c>
       <c r="H14" s="8">
-        <v>10243.007</v>
+        <v>9116.870000000001</v>
       </c>
       <c r="I14" s="8">
-        <v>4759.855</v>
+        <v>4047.61</v>
       </c>
       <c r="J14" s="8">
-        <v>2140.07</v>
+        <v>1927.138</v>
       </c>
       <c r="K14" s="8">
-        <v>47656.181</v>
+        <v>42380.653</v>
       </c>
       <c r="L14" s="8">
-        <v>16244.627</v>
+        <v>15185.789</v>
       </c>
       <c r="M14" s="8">
-        <v>887.816</v>
+        <v>760.011</v>
       </c>
       <c r="N14" s="8">
-        <v>1286.347</v>
+        <v>1213.715</v>
       </c>
       <c r="O14" s="8">
-        <v>109.488</v>
+        <v>89.21299999999999</v>
       </c>
       <c r="P14" s="8">
-        <v>517.181</v>
+        <v>447.578</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="2"/>
       <c r="B15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="8">
-        <v>87928.42200000001</v>
+        <v>92848.083</v>
       </c>
       <c r="D15" s="8">
-        <v>24.329</v>
+        <v>25.295</v>
       </c>
       <c r="E15" s="8">
-        <v>18.485</v>
+        <v>16.554</v>
       </c>
       <c r="F15" s="8">
-        <v>18.582</v>
+        <v>21.748</v>
       </c>
       <c r="G15" s="8">
-        <v>8590.258</v>
+        <v>8939.914000000001</v>
       </c>
       <c r="H15" s="8">
-        <v>9953.853999999999</v>
+        <v>10243.007</v>
       </c>
       <c r="I15" s="8">
-        <v>3340.604</v>
+        <v>4759.855</v>
       </c>
       <c r="J15" s="8">
-        <v>1860.947</v>
+        <v>2140.07</v>
       </c>
       <c r="K15" s="8">
-        <v>45547.8</v>
+        <v>47656.181</v>
       </c>
       <c r="L15" s="8">
-        <v>15798.904</v>
+        <v>16244.627</v>
       </c>
       <c r="M15" s="8">
-        <v>870.453</v>
+        <v>887.816</v>
       </c>
       <c r="N15" s="8">
-        <v>1302.955</v>
+        <v>1286.347</v>
       </c>
       <c r="O15" s="8">
-        <v>112.898</v>
+        <v>109.488</v>
       </c>
       <c r="P15" s="8">
-        <v>488.353</v>
+        <v>517.181</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="2"/>
       <c r="B16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="8">
-        <v>82915.92600000001</v>
+        <v>87928.42200000001</v>
       </c>
       <c r="D16" s="8">
-        <v>25.062</v>
+        <v>24.329</v>
       </c>
       <c r="E16" s="8">
-        <v>23.099</v>
+        <v>18.485</v>
       </c>
       <c r="F16" s="8">
-        <v>20.876</v>
+        <v>18.582</v>
       </c>
       <c r="G16" s="8">
-        <v>8004.638</v>
+        <v>8590.258</v>
       </c>
       <c r="H16" s="8">
-        <v>9181.6</v>
+        <v>9953.853999999999</v>
       </c>
       <c r="I16" s="8">
-        <v>3622.122</v>
+        <v>3340.604</v>
       </c>
       <c r="J16" s="8">
-        <v>1912.492</v>
+        <v>1860.947</v>
       </c>
       <c r="K16" s="8">
-        <v>42240.544</v>
+        <v>45547.8</v>
       </c>
       <c r="L16" s="8">
-        <v>15223.755</v>
+        <v>15798.904</v>
       </c>
       <c r="M16" s="8">
-        <v>917.186</v>
+        <v>870.453</v>
       </c>
       <c r="N16" s="8">
-        <v>1160.914</v>
+        <v>1302.955</v>
       </c>
       <c r="O16" s="8">
-        <v>93.379</v>
+        <v>112.898</v>
       </c>
       <c r="P16" s="8">
-        <v>490.258</v>
+        <v>488.353</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="2"/>
       <c r="B17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="8">
-        <v>86728.939</v>
+        <v>82915.92600000001</v>
       </c>
       <c r="D17" s="8">
-        <v>28.17</v>
+        <v>25.062</v>
       </c>
       <c r="E17" s="8">
-        <v>43.758</v>
+        <v>23.099</v>
       </c>
       <c r="F17" s="8">
-        <v>25.421</v>
+        <v>20.876</v>
       </c>
       <c r="G17" s="8">
-        <v>8398.692999999999</v>
+        <v>8004.638</v>
       </c>
       <c r="H17" s="8">
-        <v>9721.152</v>
+        <v>9181.6</v>
       </c>
       <c r="I17" s="8">
-        <v>3245.707</v>
+        <v>3622.122</v>
       </c>
       <c r="J17" s="8">
-        <v>2033.815</v>
+        <v>1912.492</v>
       </c>
       <c r="K17" s="8">
-        <v>44756.384</v>
+        <v>42240.544</v>
       </c>
       <c r="L17" s="8">
-        <v>15433.379</v>
+        <v>15223.755</v>
       </c>
       <c r="M17" s="8">
-        <v>1004.517</v>
+        <v>917.186</v>
       </c>
       <c r="N17" s="8">
-        <v>1358.865</v>
+        <v>1160.914</v>
       </c>
       <c r="O17" s="8">
-        <v>109.907</v>
+        <v>93.379</v>
       </c>
       <c r="P17" s="8">
-        <v>569.172</v>
+        <v>490.258</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="2"/>
       <c r="B18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="8">
-        <v>87707.325</v>
+        <v>86728.939</v>
       </c>
       <c r="D18" s="8">
-        <v>46.426</v>
+        <v>28.17</v>
       </c>
       <c r="E18" s="8">
-        <v>24.8</v>
+        <v>43.758</v>
       </c>
       <c r="F18" s="8">
-        <v>19.927</v>
+        <v>25.421</v>
       </c>
       <c r="G18" s="8">
-        <v>8307.704</v>
+        <v>8398.692999999999</v>
       </c>
       <c r="H18" s="8">
-        <v>9600.271000000001</v>
+        <v>9721.152</v>
       </c>
       <c r="I18" s="8">
-        <v>3646.586</v>
+        <v>3245.707</v>
       </c>
       <c r="J18" s="8">
-        <v>2186.725</v>
+        <v>2033.815</v>
       </c>
       <c r="K18" s="8">
-        <v>45206.817</v>
+        <v>44756.384</v>
       </c>
       <c r="L18" s="8">
-        <v>15456.403</v>
+        <v>15433.379</v>
       </c>
       <c r="M18" s="8">
-        <v>1091.234</v>
+        <v>1004.517</v>
       </c>
       <c r="N18" s="8">
-        <v>1452.881</v>
+        <v>1358.865</v>
       </c>
       <c r="O18" s="8">
-        <v>146.011</v>
+        <v>109.907</v>
       </c>
       <c r="P18" s="8">
-        <v>521.539</v>
+        <v>569.172</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="2"/>
       <c r="B19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="8">
-        <v>90959.526</v>
+        <v>87707.325</v>
       </c>
       <c r="D19" s="8">
-        <v>30.724</v>
+        <v>46.426</v>
       </c>
       <c r="E19" s="8">
-        <v>20.541</v>
+        <v>24.8</v>
       </c>
       <c r="F19" s="8">
-        <v>21.391</v>
+        <v>19.927</v>
       </c>
       <c r="G19" s="8">
-        <v>8570.860000000001</v>
+        <v>8307.704</v>
       </c>
       <c r="H19" s="8">
-        <v>10743.704</v>
+        <v>9600.271000000001</v>
       </c>
       <c r="I19" s="8">
-        <v>4615.058</v>
+        <v>3646.586</v>
       </c>
       <c r="J19" s="8">
-        <v>2365.162</v>
+        <v>2186.725</v>
       </c>
       <c r="K19" s="8">
-        <v>45202.771</v>
+        <v>45206.817</v>
       </c>
       <c r="L19" s="8">
-        <v>16091.935</v>
+        <v>15456.403</v>
       </c>
       <c r="M19" s="8">
-        <v>1067.886</v>
+        <v>1091.234</v>
       </c>
       <c r="N19" s="8">
-        <v>1530.209</v>
+        <v>1452.881</v>
       </c>
       <c r="O19" s="8">
-        <v>161.419</v>
+        <v>146.011</v>
       </c>
       <c r="P19" s="8">
-        <v>537.8680000000001</v>
+        <v>521.539</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="2"/>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="8">
-        <v>85652.058</v>
+        <v>90959.526</v>
       </c>
       <c r="D20" s="8">
-        <v>22.951</v>
+        <v>30.724</v>
       </c>
       <c r="E20" s="8">
-        <v>9.066000000000001</v>
+        <v>20.541</v>
       </c>
       <c r="F20" s="8">
-        <v>18.026</v>
+        <v>21.391</v>
       </c>
       <c r="G20" s="8">
-        <v>7889.678</v>
+        <v>8570.860000000001</v>
       </c>
       <c r="H20" s="8">
-        <v>10141.219</v>
+        <v>10743.704</v>
       </c>
       <c r="I20" s="8">
-        <v>4034.114</v>
+        <v>4615.058</v>
       </c>
       <c r="J20" s="8">
-        <v>2099.739</v>
+        <v>2365.162</v>
       </c>
       <c r="K20" s="8">
-        <v>42751.322</v>
+        <v>45202.771</v>
       </c>
       <c r="L20" s="8">
-        <v>15762.427</v>
+        <v>16091.935</v>
       </c>
       <c r="M20" s="8">
-        <v>1016.007</v>
+        <v>1067.886</v>
       </c>
       <c r="N20" s="8">
-        <v>1284.834</v>
+        <v>1530.209</v>
       </c>
       <c r="O20" s="8">
-        <v>112.363</v>
+        <v>161.419</v>
       </c>
       <c r="P20" s="8">
-        <v>510.311</v>
+        <v>537.8680000000001</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="2"/>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="8">
-        <v>89047.001</v>
+        <v>85652.058</v>
       </c>
       <c r="D21" s="8">
-        <v>33.467</v>
+        <v>22.951</v>
       </c>
       <c r="E21" s="8">
-        <v>8.914999999999999</v>
+        <v>9.066000000000001</v>
       </c>
       <c r="F21" s="8">
-        <v>13.457</v>
+        <v>18.026</v>
       </c>
       <c r="G21" s="8">
-        <v>8279.578</v>
+        <v>7889.678</v>
       </c>
       <c r="H21" s="8">
-        <v>10265.489</v>
+        <v>10141.219</v>
       </c>
       <c r="I21" s="8">
-        <v>4088.782</v>
+        <v>4034.114</v>
       </c>
       <c r="J21" s="8">
-        <v>2123.181</v>
+        <v>2099.739</v>
       </c>
       <c r="K21" s="8">
-        <v>46215.842</v>
+        <v>42751.322</v>
       </c>
       <c r="L21" s="8">
-        <v>15471.529</v>
+        <v>15762.427</v>
       </c>
       <c r="M21" s="8">
-        <v>766.169</v>
+        <v>1016.007</v>
       </c>
       <c r="N21" s="8">
-        <v>1230.728</v>
+        <v>1284.834</v>
       </c>
       <c r="O21" s="8">
-        <v>89.026</v>
+        <v>112.363</v>
       </c>
       <c r="P21" s="8">
-        <v>460.838</v>
+        <v>510.311</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="5"/>