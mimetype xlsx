--- v7 (2026-06-19)
+++ v8 (2026-07-31)
@@ -130,84 +130,84 @@
   <si>
     <t>(V1545665348)</t>
   </si>
   <si>
     <t>(V1545665347)</t>
   </si>
   <si>
     <t>(V1545665346)</t>
   </si>
   <si>
     <t>(V1545665345)</t>
   </si>
   <si>
     <t>(V1545665344)</t>
   </si>
   <si>
     <t>(V1545665343)</t>
   </si>
   <si>
     <t>(V1545665342)</t>
   </si>
   <si>
     <t>(V1545665341)</t>
   </si>
   <si>
+    <t>May</t>
+  </si>
+  <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Jun</t>
-  </si>
-[...1 lines deleted...]
-    <t>May</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* (#,##0.0);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -792,686 +792,686 @@
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="2">
         <v>2026</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="8">
-        <v>91286.69500000001</v>
+        <v>94873.106</v>
       </c>
       <c r="D8" s="8">
-        <v>18.357</v>
+        <v>18.549</v>
       </c>
       <c r="E8" s="8">
-        <v>9.103999999999999</v>
+        <v>13.596</v>
       </c>
       <c r="F8" s="8">
-        <v>17.053</v>
+        <v>22.343</v>
       </c>
       <c r="G8" s="8">
-        <v>8583.981</v>
+        <v>8466.741</v>
       </c>
       <c r="H8" s="8">
-        <v>9971.168</v>
+        <v>11025.893</v>
       </c>
       <c r="I8" s="8">
-        <v>4623.669</v>
+        <v>5078.757</v>
       </c>
       <c r="J8" s="8">
-        <v>2268.868</v>
+        <v>2442.027</v>
       </c>
       <c r="K8" s="8">
-        <v>46464.878</v>
+        <v>47991.104</v>
       </c>
       <c r="L8" s="8">
-        <v>16529.042</v>
+        <v>16496.843</v>
       </c>
       <c r="M8" s="8">
-        <v>844.956</v>
+        <v>1055.63</v>
       </c>
       <c r="N8" s="8">
-        <v>1368.471</v>
+        <v>1529.081</v>
       </c>
       <c r="O8" s="8">
-        <v>114.284</v>
+        <v>182.437</v>
       </c>
       <c r="P8" s="8">
-        <v>472.863</v>
+        <v>550.103</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="2"/>
       <c r="B9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="8">
-        <v>94283.36900000001</v>
+        <v>92180.16800000001</v>
       </c>
       <c r="D9" s="8">
-        <v>28.648</v>
+        <v>18.457</v>
       </c>
       <c r="E9" s="8">
-        <v>10.96</v>
+        <v>10.565</v>
       </c>
       <c r="F9" s="8">
-        <v>19.838</v>
+        <v>17.582</v>
       </c>
       <c r="G9" s="8">
-        <v>8554.877</v>
+        <v>8647.513999999999</v>
       </c>
       <c r="H9" s="8">
-        <v>10343.724</v>
+        <v>10052.512</v>
       </c>
       <c r="I9" s="8">
-        <v>4395.057</v>
+        <v>4653.001</v>
       </c>
       <c r="J9" s="8">
-        <v>2313.053</v>
+        <v>2316.23</v>
       </c>
       <c r="K9" s="8">
-        <v>49744.472</v>
+        <v>46866.87</v>
       </c>
       <c r="L9" s="8">
-        <v>16253.729</v>
+        <v>16677.122</v>
       </c>
       <c r="M9" s="8">
-        <v>778.049</v>
+        <v>921.15</v>
       </c>
       <c r="N9" s="8">
-        <v>1249.985</v>
+        <v>1401.583</v>
       </c>
       <c r="O9" s="8">
-        <v>91.22499999999999</v>
+        <v>118.406</v>
       </c>
       <c r="P9" s="8">
-        <v>499.752</v>
+        <v>479.176</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="2"/>
       <c r="B10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="8">
-        <v>77174.072</v>
+        <v>94283.36900000001</v>
       </c>
       <c r="D10" s="8">
-        <v>25.957</v>
+        <v>28.648</v>
       </c>
       <c r="E10" s="8">
-        <v>9.455</v>
+        <v>10.96</v>
       </c>
       <c r="F10" s="8">
-        <v>21.392</v>
+        <v>19.838</v>
       </c>
       <c r="G10" s="8">
-        <v>7137.722</v>
+        <v>8554.877</v>
       </c>
       <c r="H10" s="8">
-        <v>8385.501</v>
+        <v>10343.724</v>
       </c>
       <c r="I10" s="8">
-        <v>3326.048</v>
+        <v>4395.057</v>
       </c>
       <c r="J10" s="8">
-        <v>1853.135</v>
+        <v>2313.053</v>
       </c>
       <c r="K10" s="8">
-        <v>39781.636</v>
+        <v>49744.472</v>
       </c>
       <c r="L10" s="8">
-        <v>14408.854</v>
+        <v>16253.729</v>
       </c>
       <c r="M10" s="8">
-        <v>694.189</v>
+        <v>778.049</v>
       </c>
       <c r="N10" s="8">
-        <v>1047.095</v>
+        <v>1249.985</v>
       </c>
       <c r="O10" s="8">
-        <v>79.551</v>
+        <v>91.22499999999999</v>
       </c>
       <c r="P10" s="8">
-        <v>403.535</v>
+        <v>499.752</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="2"/>
       <c r="B11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="8">
-        <v>76271.61199999999</v>
+        <v>77174.072</v>
       </c>
       <c r="D11" s="8">
-        <v>21.005</v>
+        <v>25.957</v>
       </c>
       <c r="E11" s="8">
-        <v>7.989</v>
+        <v>9.455</v>
       </c>
       <c r="F11" s="8">
-        <v>15.847</v>
+        <v>21.392</v>
       </c>
       <c r="G11" s="8">
-        <v>7528.77</v>
+        <v>7137.722</v>
       </c>
       <c r="H11" s="8">
-        <v>8822.161</v>
+        <v>8385.501</v>
       </c>
       <c r="I11" s="8">
-        <v>3138.274</v>
+        <v>3326.048</v>
       </c>
       <c r="J11" s="8">
-        <v>1775.21</v>
+        <v>1853.135</v>
       </c>
       <c r="K11" s="8">
-        <v>38665.983</v>
+        <v>39781.636</v>
       </c>
       <c r="L11" s="8">
-        <v>14026.845</v>
+        <v>14408.854</v>
       </c>
       <c r="M11" s="8">
-        <v>709.206</v>
+        <v>694.189</v>
       </c>
       <c r="N11" s="8">
-        <v>1083.477</v>
+        <v>1047.095</v>
       </c>
       <c r="O11" s="8">
-        <v>82.63200000000001</v>
+        <v>79.551</v>
       </c>
       <c r="P11" s="8">
-        <v>394.213</v>
+        <v>403.535</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="2"/>
-      <c r="B12" s="2"/>
-[...13 lines deleted...]
-      <c r="P12" s="3"/>
+      <c r="B12" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="8">
+        <v>76271.61199999999</v>
+      </c>
+      <c r="D12" s="8">
+        <v>21.005</v>
+      </c>
+      <c r="E12" s="8">
+        <v>7.989</v>
+      </c>
+      <c r="F12" s="8">
+        <v>15.847</v>
+      </c>
+      <c r="G12" s="8">
+        <v>7528.77</v>
+      </c>
+      <c r="H12" s="8">
+        <v>8822.161</v>
+      </c>
+      <c r="I12" s="8">
+        <v>3138.274</v>
+      </c>
+      <c r="J12" s="8">
+        <v>1775.21</v>
+      </c>
+      <c r="K12" s="8">
+        <v>38665.983</v>
+      </c>
+      <c r="L12" s="8">
+        <v>14026.845</v>
+      </c>
+      <c r="M12" s="8">
+        <v>709.206</v>
+      </c>
+      <c r="N12" s="8">
+        <v>1083.477</v>
+      </c>
+      <c r="O12" s="8">
+        <v>82.63200000000001</v>
+      </c>
+      <c r="P12" s="8">
+        <v>394.213</v>
+      </c>
     </row>
     <row r="13" spans="1:16">
-      <c r="A13" s="2">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="3"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="2">
         <v>2025</v>
       </c>
-      <c r="B13" s="2" t="s">
-[...46 lines deleted...]
-      <c r="A14" s="2"/>
       <c r="B14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="8">
-        <v>83175.837</v>
+        <v>83361.758</v>
       </c>
       <c r="D14" s="8">
-        <v>18.922</v>
+        <v>21.127</v>
       </c>
       <c r="E14" s="8">
-        <v>14.025</v>
+        <v>12.009</v>
       </c>
       <c r="F14" s="8">
-        <v>17.182</v>
+        <v>13.091</v>
       </c>
       <c r="G14" s="8">
-        <v>7957.131</v>
+        <v>7827.084</v>
       </c>
       <c r="H14" s="8">
-        <v>9116.870000000001</v>
+        <v>9093.239</v>
       </c>
       <c r="I14" s="8">
-        <v>4047.61</v>
+        <v>3761.413</v>
       </c>
       <c r="J14" s="8">
-        <v>1927.138</v>
+        <v>1787.181</v>
       </c>
       <c r="K14" s="8">
-        <v>42380.653</v>
+        <v>43545.654</v>
       </c>
       <c r="L14" s="8">
-        <v>15185.789</v>
+        <v>14861.926</v>
       </c>
       <c r="M14" s="8">
-        <v>760.011</v>
+        <v>748.918</v>
       </c>
       <c r="N14" s="8">
-        <v>1213.715</v>
+        <v>1138.875</v>
       </c>
       <c r="O14" s="8">
-        <v>89.21299999999999</v>
+        <v>90.255</v>
       </c>
       <c r="P14" s="8">
-        <v>447.578</v>
+        <v>460.983</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="2"/>
       <c r="B15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="8">
-        <v>92848.083</v>
+        <v>83175.837</v>
       </c>
       <c r="D15" s="8">
-        <v>25.295</v>
+        <v>18.922</v>
       </c>
       <c r="E15" s="8">
-        <v>16.554</v>
+        <v>14.025</v>
       </c>
       <c r="F15" s="8">
-        <v>21.748</v>
+        <v>17.182</v>
       </c>
       <c r="G15" s="8">
-        <v>8939.914000000001</v>
+        <v>7957.131</v>
       </c>
       <c r="H15" s="8">
-        <v>10243.007</v>
+        <v>9116.870000000001</v>
       </c>
       <c r="I15" s="8">
-        <v>4759.855</v>
+        <v>4047.61</v>
       </c>
       <c r="J15" s="8">
-        <v>2140.07</v>
+        <v>1927.138</v>
       </c>
       <c r="K15" s="8">
-        <v>47656.181</v>
+        <v>42380.653</v>
       </c>
       <c r="L15" s="8">
-        <v>16244.627</v>
+        <v>15185.789</v>
       </c>
       <c r="M15" s="8">
-        <v>887.816</v>
+        <v>760.011</v>
       </c>
       <c r="N15" s="8">
-        <v>1286.347</v>
+        <v>1213.715</v>
       </c>
       <c r="O15" s="8">
-        <v>109.488</v>
+        <v>89.21299999999999</v>
       </c>
       <c r="P15" s="8">
-        <v>517.181</v>
+        <v>447.578</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="2"/>
       <c r="B16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="8">
-        <v>87928.42200000001</v>
+        <v>92848.083</v>
       </c>
       <c r="D16" s="8">
-        <v>24.329</v>
+        <v>25.295</v>
       </c>
       <c r="E16" s="8">
-        <v>18.485</v>
+        <v>16.554</v>
       </c>
       <c r="F16" s="8">
-        <v>18.582</v>
+        <v>21.748</v>
       </c>
       <c r="G16" s="8">
-        <v>8590.258</v>
+        <v>8939.914000000001</v>
       </c>
       <c r="H16" s="8">
-        <v>9953.853999999999</v>
+        <v>10243.007</v>
       </c>
       <c r="I16" s="8">
-        <v>3340.604</v>
+        <v>4759.855</v>
       </c>
       <c r="J16" s="8">
-        <v>1860.947</v>
+        <v>2140.07</v>
       </c>
       <c r="K16" s="8">
-        <v>45547.8</v>
+        <v>47656.181</v>
       </c>
       <c r="L16" s="8">
-        <v>15798.904</v>
+        <v>16244.627</v>
       </c>
       <c r="M16" s="8">
-        <v>870.453</v>
+        <v>887.816</v>
       </c>
       <c r="N16" s="8">
-        <v>1302.955</v>
+        <v>1286.347</v>
       </c>
       <c r="O16" s="8">
-        <v>112.898</v>
+        <v>109.488</v>
       </c>
       <c r="P16" s="8">
-        <v>488.353</v>
+        <v>517.181</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="2"/>
       <c r="B17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="8">
-        <v>82915.92600000001</v>
+        <v>87928.42200000001</v>
       </c>
       <c r="D17" s="8">
-        <v>25.062</v>
+        <v>24.329</v>
       </c>
       <c r="E17" s="8">
-        <v>23.099</v>
+        <v>18.485</v>
       </c>
       <c r="F17" s="8">
-        <v>20.876</v>
+        <v>18.582</v>
       </c>
       <c r="G17" s="8">
-        <v>8004.638</v>
+        <v>8590.258</v>
       </c>
       <c r="H17" s="8">
-        <v>9181.6</v>
+        <v>9953.853999999999</v>
       </c>
       <c r="I17" s="8">
-        <v>3622.122</v>
+        <v>3340.604</v>
       </c>
       <c r="J17" s="8">
-        <v>1912.492</v>
+        <v>1860.947</v>
       </c>
       <c r="K17" s="8">
-        <v>42240.544</v>
+        <v>45547.8</v>
       </c>
       <c r="L17" s="8">
-        <v>15223.755</v>
+        <v>15798.904</v>
       </c>
       <c r="M17" s="8">
-        <v>917.186</v>
+        <v>870.453</v>
       </c>
       <c r="N17" s="8">
-        <v>1160.914</v>
+        <v>1302.955</v>
       </c>
       <c r="O17" s="8">
-        <v>93.379</v>
+        <v>112.898</v>
       </c>
       <c r="P17" s="8">
-        <v>490.258</v>
+        <v>488.353</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="2"/>
       <c r="B18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="8">
-        <v>86728.939</v>
+        <v>82915.92600000001</v>
       </c>
       <c r="D18" s="8">
-        <v>28.17</v>
+        <v>25.062</v>
       </c>
       <c r="E18" s="8">
-        <v>43.758</v>
+        <v>23.099</v>
       </c>
       <c r="F18" s="8">
-        <v>25.421</v>
+        <v>20.876</v>
       </c>
       <c r="G18" s="8">
-        <v>8398.692999999999</v>
+        <v>8004.638</v>
       </c>
       <c r="H18" s="8">
-        <v>9721.152</v>
+        <v>9181.6</v>
       </c>
       <c r="I18" s="8">
-        <v>3245.707</v>
+        <v>3622.122</v>
       </c>
       <c r="J18" s="8">
-        <v>2033.815</v>
+        <v>1912.492</v>
       </c>
       <c r="K18" s="8">
-        <v>44756.384</v>
+        <v>42240.544</v>
       </c>
       <c r="L18" s="8">
-        <v>15433.379</v>
+        <v>15223.755</v>
       </c>
       <c r="M18" s="8">
-        <v>1004.517</v>
+        <v>917.186</v>
       </c>
       <c r="N18" s="8">
-        <v>1358.865</v>
+        <v>1160.914</v>
       </c>
       <c r="O18" s="8">
-        <v>109.907</v>
+        <v>93.379</v>
       </c>
       <c r="P18" s="8">
-        <v>569.172</v>
+        <v>490.258</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="2"/>
       <c r="B19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="8">
-        <v>87707.325</v>
+        <v>86728.939</v>
       </c>
       <c r="D19" s="8">
-        <v>46.426</v>
+        <v>28.17</v>
       </c>
       <c r="E19" s="8">
-        <v>24.8</v>
+        <v>43.758</v>
       </c>
       <c r="F19" s="8">
-        <v>19.927</v>
+        <v>25.421</v>
       </c>
       <c r="G19" s="8">
-        <v>8307.704</v>
+        <v>8398.692999999999</v>
       </c>
       <c r="H19" s="8">
-        <v>9600.271000000001</v>
+        <v>9721.152</v>
       </c>
       <c r="I19" s="8">
-        <v>3646.586</v>
+        <v>3245.707</v>
       </c>
       <c r="J19" s="8">
-        <v>2186.725</v>
+        <v>2033.815</v>
       </c>
       <c r="K19" s="8">
-        <v>45206.817</v>
+        <v>44756.384</v>
       </c>
       <c r="L19" s="8">
-        <v>15456.403</v>
+        <v>15433.379</v>
       </c>
       <c r="M19" s="8">
-        <v>1091.234</v>
+        <v>1004.517</v>
       </c>
       <c r="N19" s="8">
-        <v>1452.881</v>
+        <v>1358.865</v>
       </c>
       <c r="O19" s="8">
-        <v>146.011</v>
+        <v>109.907</v>
       </c>
       <c r="P19" s="8">
-        <v>521.539</v>
+        <v>569.172</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="2"/>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="8">
-        <v>90959.526</v>
+        <v>87707.325</v>
       </c>
       <c r="D20" s="8">
-        <v>30.724</v>
+        <v>46.426</v>
       </c>
       <c r="E20" s="8">
-        <v>20.541</v>
+        <v>24.8</v>
       </c>
       <c r="F20" s="8">
-        <v>21.391</v>
+        <v>19.927</v>
       </c>
       <c r="G20" s="8">
-        <v>8570.860000000001</v>
+        <v>8307.704</v>
       </c>
       <c r="H20" s="8">
-        <v>10743.704</v>
+        <v>9600.271000000001</v>
       </c>
       <c r="I20" s="8">
-        <v>4615.058</v>
+        <v>3646.586</v>
       </c>
       <c r="J20" s="8">
-        <v>2365.162</v>
+        <v>2186.725</v>
       </c>
       <c r="K20" s="8">
-        <v>45202.771</v>
+        <v>45206.817</v>
       </c>
       <c r="L20" s="8">
-        <v>16091.935</v>
+        <v>15456.403</v>
       </c>
       <c r="M20" s="8">
-        <v>1067.886</v>
+        <v>1091.234</v>
       </c>
       <c r="N20" s="8">
-        <v>1530.209</v>
+        <v>1452.881</v>
       </c>
       <c r="O20" s="8">
-        <v>161.419</v>
+        <v>146.011</v>
       </c>
       <c r="P20" s="8">
-        <v>537.8680000000001</v>
+        <v>521.539</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="2"/>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="8">
-        <v>85652.058</v>
+        <v>90959.526</v>
       </c>
       <c r="D21" s="8">
-        <v>22.951</v>
+        <v>30.724</v>
       </c>
       <c r="E21" s="8">
-        <v>9.066000000000001</v>
+        <v>20.541</v>
       </c>
       <c r="F21" s="8">
-        <v>18.026</v>
+        <v>21.391</v>
       </c>
       <c r="G21" s="8">
-        <v>7889.678</v>
+        <v>8570.860000000001</v>
       </c>
       <c r="H21" s="8">
-        <v>10141.219</v>
+        <v>10743.704</v>
       </c>
       <c r="I21" s="8">
-        <v>4034.114</v>
+        <v>4615.058</v>
       </c>
       <c r="J21" s="8">
-        <v>2099.739</v>
+        <v>2365.162</v>
       </c>
       <c r="K21" s="8">
-        <v>42751.322</v>
+        <v>45202.771</v>
       </c>
       <c r="L21" s="8">
-        <v>15762.427</v>
+        <v>16091.935</v>
       </c>
       <c r="M21" s="8">
-        <v>1016.007</v>
+        <v>1067.886</v>
       </c>
       <c r="N21" s="8">
-        <v>1284.834</v>
+        <v>1530.209</v>
       </c>
       <c r="O21" s="8">
-        <v>112.363</v>
+        <v>161.419</v>
       </c>
       <c r="P21" s="8">
-        <v>510.311</v>
+        <v>537.8680000000001</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="5"/>