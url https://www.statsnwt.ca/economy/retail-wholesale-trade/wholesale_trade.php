--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -130,84 +130,84 @@
   <si>
     <t>(V1545665348)</t>
   </si>
   <si>
     <t>(V1545665347)</t>
   </si>
   <si>
     <t>(V1545665346)</t>
   </si>
   <si>
     <t>(V1545665345)</t>
   </si>
   <si>
     <t>(V1545665344)</t>
   </si>
   <si>
     <t>(V1545665343)</t>
   </si>
   <si>
     <t>(V1545665342)</t>
   </si>
   <si>
     <t>(V1545665341)</t>
   </si>
   <si>
+    <t>Jun</t>
+  </si>
+  <si>
     <t>May</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jun</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* (#,##0.0);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -792,686 +792,686 @@
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="2">
         <v>2026</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="8">
-        <v>94873.106</v>
+        <v>98928.772</v>
       </c>
       <c r="D8" s="8">
-        <v>18.549</v>
+        <v>29.541</v>
       </c>
       <c r="E8" s="8">
-        <v>13.596</v>
+        <v>17.914</v>
       </c>
       <c r="F8" s="8">
-        <v>22.343</v>
+        <v>29.919</v>
       </c>
       <c r="G8" s="8">
-        <v>8466.741</v>
+        <v>9087.918</v>
       </c>
       <c r="H8" s="8">
-        <v>11025.893</v>
+        <v>11218.01</v>
       </c>
       <c r="I8" s="8">
-        <v>5078.757</v>
+        <v>4480.852</v>
       </c>
       <c r="J8" s="8">
-        <v>2442.027</v>
+        <v>2391.218</v>
       </c>
       <c r="K8" s="8">
-        <v>47991.104</v>
+        <v>50999.414</v>
       </c>
       <c r="L8" s="8">
-        <v>16496.843</v>
+        <v>16936.635</v>
       </c>
       <c r="M8" s="8">
-        <v>1055.63</v>
+        <v>1151.301</v>
       </c>
       <c r="N8" s="8">
-        <v>1529.081</v>
+        <v>1693.946</v>
       </c>
       <c r="O8" s="8">
-        <v>182.437</v>
+        <v>187.981</v>
       </c>
       <c r="P8" s="8">
-        <v>550.103</v>
+        <v>704.123</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="2"/>
       <c r="B9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="8">
-        <v>92180.16800000001</v>
+        <v>94889.63800000001</v>
       </c>
       <c r="D9" s="8">
-        <v>18.457</v>
+        <v>18.326</v>
       </c>
       <c r="E9" s="8">
-        <v>10.565</v>
+        <v>11.315</v>
       </c>
       <c r="F9" s="8">
-        <v>17.582</v>
+        <v>22.34</v>
       </c>
       <c r="G9" s="8">
-        <v>8647.513999999999</v>
+        <v>8513.925999999999</v>
       </c>
       <c r="H9" s="8">
-        <v>10052.512</v>
+        <v>11102.927</v>
       </c>
       <c r="I9" s="8">
-        <v>4653.001</v>
+        <v>5041.866</v>
       </c>
       <c r="J9" s="8">
-        <v>2316.23</v>
+        <v>2408.276</v>
       </c>
       <c r="K9" s="8">
-        <v>46866.87</v>
+        <v>47992.795</v>
       </c>
       <c r="L9" s="8">
-        <v>16677.122</v>
+        <v>16412.346</v>
       </c>
       <c r="M9" s="8">
-        <v>921.15</v>
+        <v>1060.639</v>
       </c>
       <c r="N9" s="8">
-        <v>1401.583</v>
+        <v>1542.292</v>
       </c>
       <c r="O9" s="8">
-        <v>118.406</v>
+        <v>179.566</v>
       </c>
       <c r="P9" s="8">
-        <v>479.176</v>
+        <v>583.023</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="2"/>
       <c r="B10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="8">
-        <v>94283.36900000001</v>
+        <v>92180.16800000001</v>
       </c>
       <c r="D10" s="8">
-        <v>28.648</v>
+        <v>18.457</v>
       </c>
       <c r="E10" s="8">
-        <v>10.96</v>
+        <v>10.565</v>
       </c>
       <c r="F10" s="8">
-        <v>19.838</v>
+        <v>17.582</v>
       </c>
       <c r="G10" s="8">
-        <v>8554.877</v>
+        <v>8647.513999999999</v>
       </c>
       <c r="H10" s="8">
-        <v>10343.724</v>
+        <v>10052.512</v>
       </c>
       <c r="I10" s="8">
-        <v>4395.057</v>
+        <v>4653.001</v>
       </c>
       <c r="J10" s="8">
-        <v>2313.053</v>
+        <v>2316.23</v>
       </c>
       <c r="K10" s="8">
-        <v>49744.472</v>
+        <v>46866.87</v>
       </c>
       <c r="L10" s="8">
-        <v>16253.729</v>
+        <v>16677.122</v>
       </c>
       <c r="M10" s="8">
-        <v>778.049</v>
+        <v>921.15</v>
       </c>
       <c r="N10" s="8">
-        <v>1249.985</v>
+        <v>1401.583</v>
       </c>
       <c r="O10" s="8">
-        <v>91.22499999999999</v>
+        <v>118.406</v>
       </c>
       <c r="P10" s="8">
-        <v>499.752</v>
+        <v>479.176</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="2"/>
       <c r="B11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="8">
-        <v>77174.072</v>
+        <v>94283.36900000001</v>
       </c>
       <c r="D11" s="8">
-        <v>25.957</v>
+        <v>28.648</v>
       </c>
       <c r="E11" s="8">
-        <v>9.455</v>
+        <v>10.96</v>
       </c>
       <c r="F11" s="8">
-        <v>21.392</v>
+        <v>19.838</v>
       </c>
       <c r="G11" s="8">
-        <v>7137.722</v>
+        <v>8554.877</v>
       </c>
       <c r="H11" s="8">
-        <v>8385.501</v>
+        <v>10343.724</v>
       </c>
       <c r="I11" s="8">
-        <v>3326.048</v>
+        <v>4395.057</v>
       </c>
       <c r="J11" s="8">
-        <v>1853.135</v>
+        <v>2313.053</v>
       </c>
       <c r="K11" s="8">
-        <v>39781.636</v>
+        <v>49744.472</v>
       </c>
       <c r="L11" s="8">
-        <v>14408.854</v>
+        <v>16253.729</v>
       </c>
       <c r="M11" s="8">
-        <v>694.189</v>
+        <v>778.049</v>
       </c>
       <c r="N11" s="8">
-        <v>1047.095</v>
+        <v>1249.985</v>
       </c>
       <c r="O11" s="8">
-        <v>79.551</v>
+        <v>91.22499999999999</v>
       </c>
       <c r="P11" s="8">
-        <v>403.535</v>
+        <v>499.752</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="2"/>
       <c r="B12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="8">
-        <v>76271.61199999999</v>
+        <v>77174.072</v>
       </c>
       <c r="D12" s="8">
-        <v>21.005</v>
+        <v>25.957</v>
       </c>
       <c r="E12" s="8">
-        <v>7.989</v>
+        <v>9.455</v>
       </c>
       <c r="F12" s="8">
-        <v>15.847</v>
+        <v>21.392</v>
       </c>
       <c r="G12" s="8">
-        <v>7528.77</v>
+        <v>7137.722</v>
       </c>
       <c r="H12" s="8">
-        <v>8822.161</v>
+        <v>8385.501</v>
       </c>
       <c r="I12" s="8">
-        <v>3138.274</v>
+        <v>3326.048</v>
       </c>
       <c r="J12" s="8">
-        <v>1775.21</v>
+        <v>1853.135</v>
       </c>
       <c r="K12" s="8">
-        <v>38665.983</v>
+        <v>39781.636</v>
       </c>
       <c r="L12" s="8">
-        <v>14026.845</v>
+        <v>14408.854</v>
       </c>
       <c r="M12" s="8">
-        <v>709.206</v>
+        <v>694.189</v>
       </c>
       <c r="N12" s="8">
-        <v>1083.477</v>
+        <v>1047.095</v>
       </c>
       <c r="O12" s="8">
-        <v>82.63200000000001</v>
+        <v>79.551</v>
       </c>
       <c r="P12" s="8">
-        <v>394.213</v>
+        <v>403.535</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="2"/>
-      <c r="B13" s="2"/>
-[...13 lines deleted...]
-      <c r="P13" s="3"/>
+      <c r="B13" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="8">
+        <v>76271.61199999999</v>
+      </c>
+      <c r="D13" s="8">
+        <v>21.005</v>
+      </c>
+      <c r="E13" s="8">
+        <v>7.989</v>
+      </c>
+      <c r="F13" s="8">
+        <v>15.847</v>
+      </c>
+      <c r="G13" s="8">
+        <v>7528.77</v>
+      </c>
+      <c r="H13" s="8">
+        <v>8822.161</v>
+      </c>
+      <c r="I13" s="8">
+        <v>3138.274</v>
+      </c>
+      <c r="J13" s="8">
+        <v>1775.21</v>
+      </c>
+      <c r="K13" s="8">
+        <v>38665.983</v>
+      </c>
+      <c r="L13" s="8">
+        <v>14026.845</v>
+      </c>
+      <c r="M13" s="8">
+        <v>709.206</v>
+      </c>
+      <c r="N13" s="8">
+        <v>1083.477</v>
+      </c>
+      <c r="O13" s="8">
+        <v>82.63200000000001</v>
+      </c>
+      <c r="P13" s="8">
+        <v>394.213</v>
+      </c>
     </row>
     <row r="14" spans="1:16">
-      <c r="A14" s="2">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+      <c r="N14" s="3"/>
+      <c r="O14" s="3"/>
+      <c r="P14" s="3"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="2">
         <v>2025</v>
       </c>
-      <c r="B14" s="2" t="s">
-[...46 lines deleted...]
-      <c r="A15" s="2"/>
       <c r="B15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="8">
-        <v>83175.837</v>
+        <v>83361.758</v>
       </c>
       <c r="D15" s="8">
-        <v>18.922</v>
+        <v>21.127</v>
       </c>
       <c r="E15" s="8">
-        <v>14.025</v>
+        <v>12.009</v>
       </c>
       <c r="F15" s="8">
-        <v>17.182</v>
+        <v>13.091</v>
       </c>
       <c r="G15" s="8">
-        <v>7957.131</v>
+        <v>7827.084</v>
       </c>
       <c r="H15" s="8">
-        <v>9116.870000000001</v>
+        <v>9093.239</v>
       </c>
       <c r="I15" s="8">
-        <v>4047.61</v>
+        <v>3761.413</v>
       </c>
       <c r="J15" s="8">
-        <v>1927.138</v>
+        <v>1787.181</v>
       </c>
       <c r="K15" s="8">
-        <v>42380.653</v>
+        <v>43545.654</v>
       </c>
       <c r="L15" s="8">
-        <v>15185.789</v>
+        <v>14861.926</v>
       </c>
       <c r="M15" s="8">
-        <v>760.011</v>
+        <v>748.918</v>
       </c>
       <c r="N15" s="8">
-        <v>1213.715</v>
+        <v>1138.875</v>
       </c>
       <c r="O15" s="8">
-        <v>89.21299999999999</v>
+        <v>90.255</v>
       </c>
       <c r="P15" s="8">
-        <v>447.578</v>
+        <v>460.983</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="2"/>
       <c r="B16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="8">
-        <v>92848.083</v>
+        <v>83175.837</v>
       </c>
       <c r="D16" s="8">
-        <v>25.295</v>
+        <v>18.922</v>
       </c>
       <c r="E16" s="8">
-        <v>16.554</v>
+        <v>14.025</v>
       </c>
       <c r="F16" s="8">
-        <v>21.748</v>
+        <v>17.182</v>
       </c>
       <c r="G16" s="8">
-        <v>8939.914000000001</v>
+        <v>7957.131</v>
       </c>
       <c r="H16" s="8">
-        <v>10243.007</v>
+        <v>9116.870000000001</v>
       </c>
       <c r="I16" s="8">
-        <v>4759.855</v>
+        <v>4047.61</v>
       </c>
       <c r="J16" s="8">
-        <v>2140.07</v>
+        <v>1927.138</v>
       </c>
       <c r="K16" s="8">
-        <v>47656.181</v>
+        <v>42380.653</v>
       </c>
       <c r="L16" s="8">
-        <v>16244.627</v>
+        <v>15185.789</v>
       </c>
       <c r="M16" s="8">
-        <v>887.816</v>
+        <v>760.011</v>
       </c>
       <c r="N16" s="8">
-        <v>1286.347</v>
+        <v>1213.715</v>
       </c>
       <c r="O16" s="8">
-        <v>109.488</v>
+        <v>89.21299999999999</v>
       </c>
       <c r="P16" s="8">
-        <v>517.181</v>
+        <v>447.578</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="2"/>
       <c r="B17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="8">
-        <v>87928.42200000001</v>
+        <v>92848.083</v>
       </c>
       <c r="D17" s="8">
-        <v>24.329</v>
+        <v>25.295</v>
       </c>
       <c r="E17" s="8">
-        <v>18.485</v>
+        <v>16.554</v>
       </c>
       <c r="F17" s="8">
-        <v>18.582</v>
+        <v>21.748</v>
       </c>
       <c r="G17" s="8">
-        <v>8590.258</v>
+        <v>8939.914000000001</v>
       </c>
       <c r="H17" s="8">
-        <v>9953.853999999999</v>
+        <v>10243.007</v>
       </c>
       <c r="I17" s="8">
-        <v>3340.604</v>
+        <v>4759.855</v>
       </c>
       <c r="J17" s="8">
-        <v>1860.947</v>
+        <v>2140.07</v>
       </c>
       <c r="K17" s="8">
-        <v>45547.8</v>
+        <v>47656.181</v>
       </c>
       <c r="L17" s="8">
-        <v>15798.904</v>
+        <v>16244.627</v>
       </c>
       <c r="M17" s="8">
-        <v>870.453</v>
+        <v>887.816</v>
       </c>
       <c r="N17" s="8">
-        <v>1302.955</v>
+        <v>1286.347</v>
       </c>
       <c r="O17" s="8">
-        <v>112.898</v>
+        <v>109.488</v>
       </c>
       <c r="P17" s="8">
-        <v>488.353</v>
+        <v>517.181</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="2"/>
       <c r="B18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="8">
-        <v>82915.92600000001</v>
+        <v>87928.42200000001</v>
       </c>
       <c r="D18" s="8">
-        <v>25.062</v>
+        <v>24.329</v>
       </c>
       <c r="E18" s="8">
-        <v>23.099</v>
+        <v>18.485</v>
       </c>
       <c r="F18" s="8">
-        <v>20.876</v>
+        <v>18.582</v>
       </c>
       <c r="G18" s="8">
-        <v>8004.638</v>
+        <v>8590.258</v>
       </c>
       <c r="H18" s="8">
-        <v>9181.6</v>
+        <v>9953.853999999999</v>
       </c>
       <c r="I18" s="8">
-        <v>3622.122</v>
+        <v>3340.604</v>
       </c>
       <c r="J18" s="8">
-        <v>1912.492</v>
+        <v>1860.947</v>
       </c>
       <c r="K18" s="8">
-        <v>42240.544</v>
+        <v>45547.8</v>
       </c>
       <c r="L18" s="8">
-        <v>15223.755</v>
+        <v>15798.904</v>
       </c>
       <c r="M18" s="8">
-        <v>917.186</v>
+        <v>870.453</v>
       </c>
       <c r="N18" s="8">
-        <v>1160.914</v>
+        <v>1302.955</v>
       </c>
       <c r="O18" s="8">
-        <v>93.379</v>
+        <v>112.898</v>
       </c>
       <c r="P18" s="8">
-        <v>490.258</v>
+        <v>488.353</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="2"/>
       <c r="B19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="8">
-        <v>86728.939</v>
+        <v>82915.92600000001</v>
       </c>
       <c r="D19" s="8">
-        <v>28.17</v>
+        <v>25.062</v>
       </c>
       <c r="E19" s="8">
-        <v>43.758</v>
+        <v>23.099</v>
       </c>
       <c r="F19" s="8">
-        <v>25.421</v>
+        <v>20.876</v>
       </c>
       <c r="G19" s="8">
-        <v>8398.692999999999</v>
+        <v>8004.638</v>
       </c>
       <c r="H19" s="8">
-        <v>9721.152</v>
+        <v>9181.6</v>
       </c>
       <c r="I19" s="8">
-        <v>3245.707</v>
+        <v>3622.122</v>
       </c>
       <c r="J19" s="8">
-        <v>2033.815</v>
+        <v>1912.492</v>
       </c>
       <c r="K19" s="8">
-        <v>44756.384</v>
+        <v>42240.544</v>
       </c>
       <c r="L19" s="8">
-        <v>15433.379</v>
+        <v>15223.755</v>
       </c>
       <c r="M19" s="8">
-        <v>1004.517</v>
+        <v>917.186</v>
       </c>
       <c r="N19" s="8">
-        <v>1358.865</v>
+        <v>1160.914</v>
       </c>
       <c r="O19" s="8">
-        <v>109.907</v>
+        <v>93.379</v>
       </c>
       <c r="P19" s="8">
-        <v>569.172</v>
+        <v>490.258</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="2"/>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="8">
-        <v>87707.325</v>
+        <v>86728.939</v>
       </c>
       <c r="D20" s="8">
-        <v>46.426</v>
+        <v>28.17</v>
       </c>
       <c r="E20" s="8">
-        <v>24.8</v>
+        <v>43.758</v>
       </c>
       <c r="F20" s="8">
-        <v>19.927</v>
+        <v>25.421</v>
       </c>
       <c r="G20" s="8">
-        <v>8307.704</v>
+        <v>8398.692999999999</v>
       </c>
       <c r="H20" s="8">
-        <v>9600.271000000001</v>
+        <v>9721.152</v>
       </c>
       <c r="I20" s="8">
-        <v>3646.586</v>
+        <v>3245.707</v>
       </c>
       <c r="J20" s="8">
-        <v>2186.725</v>
+        <v>2033.815</v>
       </c>
       <c r="K20" s="8">
-        <v>45206.817</v>
+        <v>44756.384</v>
       </c>
       <c r="L20" s="8">
-        <v>15456.403</v>
+        <v>15433.379</v>
       </c>
       <c r="M20" s="8">
-        <v>1091.234</v>
+        <v>1004.517</v>
       </c>
       <c r="N20" s="8">
-        <v>1452.881</v>
+        <v>1358.865</v>
       </c>
       <c r="O20" s="8">
-        <v>146.011</v>
+        <v>109.907</v>
       </c>
       <c r="P20" s="8">
-        <v>521.539</v>
+        <v>569.172</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="2"/>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="8">
-        <v>90959.526</v>
+        <v>87707.325</v>
       </c>
       <c r="D21" s="8">
-        <v>30.724</v>
+        <v>46.426</v>
       </c>
       <c r="E21" s="8">
-        <v>20.541</v>
+        <v>24.8</v>
       </c>
       <c r="F21" s="8">
-        <v>21.391</v>
+        <v>19.927</v>
       </c>
       <c r="G21" s="8">
-        <v>8570.860000000001</v>
+        <v>8307.704</v>
       </c>
       <c r="H21" s="8">
-        <v>10743.704</v>
+        <v>9600.271000000001</v>
       </c>
       <c r="I21" s="8">
-        <v>4615.058</v>
+        <v>3646.586</v>
       </c>
       <c r="J21" s="8">
-        <v>2365.162</v>
+        <v>2186.725</v>
       </c>
       <c r="K21" s="8">
-        <v>45202.771</v>
+        <v>45206.817</v>
       </c>
       <c r="L21" s="8">
-        <v>16091.935</v>
+        <v>15456.403</v>
       </c>
       <c r="M21" s="8">
-        <v>1067.886</v>
+        <v>1091.234</v>
       </c>
       <c r="N21" s="8">
-        <v>1530.209</v>
+        <v>1452.881</v>
       </c>
       <c r="O21" s="8">
-        <v>161.419</v>
+        <v>146.011</v>
       </c>
       <c r="P21" s="8">
-        <v>537.8680000000001</v>
+        <v>521.539</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="5"/>