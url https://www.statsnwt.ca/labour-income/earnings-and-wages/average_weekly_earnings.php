--- v9 (2026-08-25)
+++ v10 (2026-09-25)
@@ -133,84 +133,84 @@
   <si>
     <t>(V1810726)</t>
   </si>
   <si>
     <t>(V1810730)</t>
   </si>
   <si>
     <t>(V1810727)</t>
   </si>
   <si>
     <t>(V1810735)</t>
   </si>
   <si>
     <t>(V1810731)</t>
   </si>
   <si>
     <t>(V1810740)</t>
   </si>
   <si>
     <t>(V1810751)</t>
   </si>
   <si>
     <t>(V1810748)</t>
   </si>
   <si>
+    <t>Jul</t>
+  </si>
+  <si>
+    <t>Jun</t>
+  </si>
+  <si>
     <t>May</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
-  </si>
-[...4 lines deleted...]
-    <t>Jun</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* (#,##0);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -811,512 +811,512 @@
       <c r="M8" s="3"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="2">
         <v>2026</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="8">
-        <v>1778.99</v>
+        <v>1821.22</v>
       </c>
       <c r="D10" s="8">
-        <v>2485.46</v>
+        <v>2418.92</v>
       </c>
       <c r="E10" s="8">
-        <v>1649.14</v>
+        <v>1701.94</v>
       </c>
       <c r="F10" s="8">
-        <v>1830.11</v>
+        <v>2030.45</v>
       </c>
       <c r="G10" s="8">
-        <v>1667.97</v>
+        <v>1759.27</v>
       </c>
       <c r="H10" s="8">
-        <v>1058.25</v>
+        <v>1019.06</v>
       </c>
       <c r="I10" s="8">
-        <v>1957.67</v>
+        <v>2040.74</v>
       </c>
       <c r="J10" s="8">
-        <v>1993.69</v>
+        <v>2057.79</v>
       </c>
       <c r="K10" s="8">
-        <v>1181.77</v>
+        <v>1137.25</v>
       </c>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="2"/>
       <c r="B11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="8">
-        <v>1754.4</v>
+        <v>1711.12</v>
       </c>
       <c r="D11" s="8">
-        <v>2273.76</v>
+        <v>2239.35</v>
       </c>
       <c r="E11" s="8">
-        <v>1655.01</v>
+        <v>1610.7</v>
       </c>
       <c r="F11" s="8">
-        <v>1783.48</v>
+        <v>1829.73</v>
       </c>
       <c r="G11" s="8">
-        <v>1543.99</v>
+        <v>1418.1</v>
       </c>
       <c r="H11" s="8">
-        <v>1070.44</v>
+        <v>1033.41</v>
       </c>
       <c r="I11" s="8">
-        <v>1960.5</v>
+        <v>1938.13</v>
       </c>
       <c r="J11" s="8">
-        <v>2010.78</v>
+        <v>2003.24</v>
       </c>
       <c r="K11" s="8">
-        <v>1124.66</v>
+        <v>1195.73</v>
       </c>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="2"/>
       <c r="B12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="8">
-        <v>1745.56</v>
+        <v>1782.72</v>
       </c>
       <c r="D12" s="8">
-        <v>2265.16</v>
+        <v>2487.93</v>
       </c>
       <c r="E12" s="8">
-        <v>1646.02</v>
+        <v>1653.69</v>
       </c>
       <c r="F12" s="8">
-        <v>1868.69</v>
+        <v>1828.89</v>
       </c>
       <c r="G12" s="8">
-        <v>1533.17</v>
+        <v>1675.07</v>
       </c>
       <c r="H12" s="8">
-        <v>966.54</v>
+        <v>1079.24</v>
       </c>
       <c r="I12" s="8">
-        <v>1895.44</v>
+        <v>1950.48</v>
       </c>
       <c r="J12" s="8">
-        <v>2003.58</v>
+        <v>2004.79</v>
       </c>
       <c r="K12" s="8">
-        <v>1179.22</v>
+        <v>1171.88</v>
       </c>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="2"/>
       <c r="B13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="8">
-        <v>1738.33</v>
+        <v>1754.4</v>
       </c>
       <c r="D13" s="8">
-        <v>2267.26</v>
+        <v>2273.76</v>
       </c>
       <c r="E13" s="8">
-        <v>1635.68</v>
+        <v>1655.01</v>
       </c>
       <c r="F13" s="8">
-        <v>1878.64</v>
+        <v>1783.48</v>
       </c>
       <c r="G13" s="8">
-        <v>1586.72</v>
+        <v>1543.99</v>
       </c>
       <c r="H13" s="8">
-        <v>908.1900000000001</v>
+        <v>1070.44</v>
       </c>
       <c r="I13" s="8">
-        <v>1931.64</v>
+        <v>1960.5</v>
       </c>
       <c r="J13" s="8">
-        <v>2020.18</v>
+        <v>2010.78</v>
       </c>
       <c r="K13" s="8">
-        <v>1061.58</v>
+        <v>1124.66</v>
       </c>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="2"/>
       <c r="B14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="8">
-        <v>1771.14</v>
+        <v>1745.56</v>
       </c>
       <c r="D14" s="8">
-        <v>2456.33</v>
+        <v>2265.16</v>
       </c>
       <c r="E14" s="8">
-        <v>1644.08</v>
+        <v>1646.02</v>
       </c>
       <c r="F14" s="8">
-        <v>1774.17</v>
+        <v>1868.69</v>
       </c>
       <c r="G14" s="8">
-        <v>1614.3</v>
+        <v>1533.17</v>
       </c>
       <c r="H14" s="8">
-        <v>923.22</v>
+        <v>966.54</v>
       </c>
       <c r="I14" s="8">
-        <v>1844.14</v>
+        <v>1895.44</v>
       </c>
       <c r="J14" s="8">
-        <v>2004.39</v>
+        <v>2003.58</v>
       </c>
       <c r="K14" s="8">
-        <v>1200.25</v>
+        <v>1179.22</v>
       </c>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="2"/>
-      <c r="B15" s="2"/>
-[...8 lines deleted...]
-      <c r="K15" s="3"/>
+      <c r="B15" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="8">
+        <v>1738.33</v>
+      </c>
+      <c r="D15" s="8">
+        <v>2267.26</v>
+      </c>
+      <c r="E15" s="8">
+        <v>1635.68</v>
+      </c>
+      <c r="F15" s="8">
+        <v>1878.64</v>
+      </c>
+      <c r="G15" s="8">
+        <v>1586.72</v>
+      </c>
+      <c r="H15" s="8">
+        <v>908.1900000000001</v>
+      </c>
+      <c r="I15" s="8">
+        <v>1931.64</v>
+      </c>
+      <c r="J15" s="8">
+        <v>2020.18</v>
+      </c>
+      <c r="K15" s="8">
+        <v>1061.58</v>
+      </c>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A16" s="2"/>
       <c r="B16" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C16" s="8">
-        <v>1724.47</v>
+        <v>1771.14</v>
       </c>
       <c r="D16" s="8">
-        <v>2106.52</v>
+        <v>2456.33</v>
       </c>
       <c r="E16" s="8">
-        <v>1649.95</v>
+        <v>1644.08</v>
       </c>
       <c r="F16" s="8">
-        <v>1634.14</v>
+        <v>1774.17</v>
       </c>
       <c r="G16" s="8">
-        <v>1634.07</v>
+        <v>1614.3</v>
       </c>
       <c r="H16" s="8">
-        <v>980.0700000000001</v>
+        <v>923.22</v>
       </c>
       <c r="I16" s="8">
-        <v>1930.93</v>
+        <v>1844.14</v>
       </c>
       <c r="J16" s="8">
-        <v>2014.57</v>
+        <v>2004.39</v>
       </c>
       <c r="K16" s="8">
-        <v>1175.73</v>
+        <v>1200.25</v>
       </c>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2"/>
-      <c r="B17" s="2" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3"/>
+      <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="2"/>
+      <c r="A18" s="2">
+        <v>2025</v>
+      </c>
       <c r="B18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="8">
-        <v>1736.63</v>
+        <v>1724.47</v>
       </c>
       <c r="D18" s="8">
-        <v>2327.96</v>
+        <v>2106.52</v>
       </c>
       <c r="E18" s="8">
-        <v>1616.08</v>
+        <v>1649.95</v>
       </c>
       <c r="F18" s="8">
-        <v>1747.39</v>
+        <v>1634.14</v>
       </c>
       <c r="G18" s="8">
-        <v>1559.11</v>
+        <v>1634.07</v>
       </c>
       <c r="H18" s="8">
-        <v>889.23</v>
+        <v>980.0700000000001</v>
       </c>
       <c r="I18" s="8">
-        <v>1851.62</v>
+        <v>1930.93</v>
       </c>
       <c r="J18" s="8">
-        <v>2022.48</v>
+        <v>2014.57</v>
       </c>
       <c r="K18" s="8">
-        <v>1275.5</v>
+        <v>1175.73</v>
       </c>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2"/>
       <c r="B19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="8">
-        <v>1766.18</v>
+        <v>1722.52</v>
       </c>
       <c r="D19" s="8">
-        <v>2398.61</v>
+        <v>2288.21</v>
       </c>
       <c r="E19" s="8">
-        <v>1633.85</v>
+        <v>1611.58</v>
       </c>
       <c r="F19" s="8">
-        <v>1797.63</v>
+        <v>1743.48</v>
       </c>
       <c r="G19" s="8">
-        <v>1646.41</v>
+        <v>1542.9</v>
       </c>
       <c r="H19" s="8">
-        <v>848.88</v>
+        <v>917.42</v>
       </c>
       <c r="I19" s="8">
-        <v>1981.45</v>
+        <v>1895.41</v>
       </c>
       <c r="J19" s="8">
-        <v>2065.96</v>
+        <v>2011.77</v>
       </c>
       <c r="K19" s="8">
-        <v>1306.31</v>
+        <v>1183.74</v>
       </c>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2"/>
       <c r="B20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="8">
-        <v>1771.96</v>
+        <v>1736.63</v>
       </c>
       <c r="D20" s="8">
-        <v>2440.81</v>
+        <v>2327.96</v>
       </c>
       <c r="E20" s="8">
-        <v>1630.6</v>
+        <v>1616.08</v>
       </c>
       <c r="F20" s="8">
-        <v>1810.32</v>
+        <v>1747.39</v>
       </c>
       <c r="G20" s="8">
-        <v>1507.59</v>
+        <v>1559.11</v>
       </c>
       <c r="H20" s="8">
-        <v>882.63</v>
+        <v>889.23</v>
       </c>
       <c r="I20" s="8">
-        <v>1922.72</v>
+        <v>1851.62</v>
       </c>
       <c r="J20" s="8">
-        <v>2024.59</v>
+        <v>2022.48</v>
       </c>
       <c r="K20" s="8">
-        <v>1125.44</v>
+        <v>1275.5</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2"/>
       <c r="B21" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="8">
-        <v>1727.92</v>
+        <v>1766.18</v>
       </c>
       <c r="D21" s="8">
-        <v>2365.69</v>
+        <v>2398.61</v>
       </c>
       <c r="E21" s="8">
-        <v>1591.94</v>
+        <v>1633.85</v>
       </c>
       <c r="F21" s="8">
-        <v>1793.36</v>
+        <v>1797.63</v>
       </c>
       <c r="G21" s="8">
-        <v>1453.55</v>
+        <v>1646.41</v>
       </c>
       <c r="H21" s="8">
-        <v>887.1</v>
+        <v>848.88</v>
       </c>
       <c r="I21" s="8">
-        <v>1918.36</v>
+        <v>1981.45</v>
       </c>
       <c r="J21" s="8">
-        <v>1968.95</v>
+        <v>2065.96</v>
       </c>
       <c r="K21" s="8">
-        <v>1180.59</v>
+        <v>1306.31</v>
       </c>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="2"/>
       <c r="B22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="8">
-        <v>1731.31</v>
+        <v>1771.96</v>
       </c>
       <c r="D22" s="8">
-        <v>2412.43</v>
+        <v>2440.81</v>
       </c>
       <c r="E22" s="8">
-        <v>1591.09</v>
+        <v>1630.6</v>
       </c>
       <c r="F22" s="8">
-        <v>1668.11</v>
+        <v>1810.32</v>
       </c>
       <c r="G22" s="8">
-        <v>1468.6</v>
+        <v>1507.59</v>
       </c>
       <c r="H22" s="8">
-        <v>868.13</v>
+        <v>882.63</v>
       </c>
       <c r="I22" s="8">
-        <v>1854.64</v>
+        <v>1922.72</v>
       </c>
       <c r="J22" s="8">
-        <v>2027.73</v>
+        <v>2024.59</v>
       </c>
       <c r="K22" s="8">
-        <v>1186.79</v>
+        <v>1125.44</v>
       </c>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="2"/>
       <c r="B23" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="8">
-        <v>1741.27</v>
+        <v>1727.92</v>
       </c>
       <c r="D23" s="8">
-        <v>2352.89</v>
+        <v>2365.69</v>
       </c>
       <c r="E23" s="8">
-        <v>1614.08</v>
+        <v>1591.94</v>
       </c>
       <c r="F23" s="8">
-        <v>1694.44</v>
+        <v>1793.36</v>
       </c>
       <c r="G23" s="8">
-        <v>1501.77</v>
+        <v>1453.55</v>
       </c>
       <c r="H23" s="8">
-        <v>886.78</v>
+        <v>887.1</v>
       </c>
       <c r="I23" s="8">
-        <v>1913.81</v>
+        <v>1918.36</v>
       </c>
       <c r="J23" s="8">
-        <v>1989.81</v>
+        <v>1968.95</v>
       </c>
       <c r="K23" s="8">
-        <v>1158.82</v>
+        <v>1180.59</v>
       </c>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="7"/>