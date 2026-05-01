--- v1 (2026-01-19)
+++ v2 (2026-05-01)
@@ -85,84 +85,84 @@
   <si>
     <t>Beneficiaries</t>
   </si>
   <si>
     <t>Area</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>(TS992)</t>
   </si>
   <si>
     <t>(TS993)</t>
   </si>
   <si>
     <t>(TS994)</t>
   </si>
   <si>
     <t>(TS995)</t>
   </si>
   <si>
     <t>(TS996)</t>
   </si>
   <si>
+    <t>Mar</t>
+  </si>
+  <si>
+    <t>Feb</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Apr</t>
-  </si>
-[...7 lines deleted...]
-    <t>Jan</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
   <si>
     <t>(monthly avg.)</t>
   </si>
   <si>
     <t>Source: Education, Culture &amp; Employment, GNWT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* (#,##0);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -685,349 +685,349 @@
       <c r="G6" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="6">
-        <v>1834</v>
+        <v>1764</v>
       </c>
       <c r="D9" s="6">
-        <v>927</v>
+        <v>906</v>
       </c>
       <c r="E9" s="6">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="F9" s="6">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="G9" s="6">
-        <v>543</v>
+        <v>501</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="B10" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="6">
-        <v>1803</v>
+        <v>1793</v>
       </c>
       <c r="D10" s="6">
-        <v>912</v>
+        <v>895</v>
       </c>
       <c r="E10" s="6">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="F10" s="6">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="G10" s="6">
         <v>536</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="B11" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="6">
-        <v>1746</v>
+        <v>1778</v>
       </c>
       <c r="D11" s="6">
-        <v>907</v>
+        <v>921</v>
       </c>
       <c r="E11" s="6">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="F11" s="6">
-        <v>159</v>
+        <v>179</v>
       </c>
       <c r="G11" s="6">
-        <v>510</v>
-[...3 lines deleted...]
-      <c r="B12" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13">
+        <v>2025</v>
+      </c>
+      <c r="B13" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="6">
-[...18 lines deleted...]
-      </c>
       <c r="C13" s="6">
-        <v>1627</v>
+        <v>1858</v>
       </c>
       <c r="D13" s="6">
-        <v>843</v>
+        <v>943</v>
       </c>
       <c r="E13" s="6">
-        <v>145</v>
+        <v>185</v>
       </c>
       <c r="F13" s="6">
-        <v>145</v>
+        <v>187</v>
       </c>
       <c r="G13" s="6">
-        <v>494</v>
+        <v>543</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C14" s="6">
-        <v>1626</v>
+        <v>1804</v>
       </c>
       <c r="D14" s="6">
-        <v>831</v>
+        <v>913</v>
       </c>
       <c r="E14" s="6">
-        <v>146</v>
+        <v>187</v>
       </c>
       <c r="F14" s="6">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="G14" s="6">
-        <v>491</v>
+        <v>536</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="B15" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C15" s="6">
-        <v>1571</v>
+        <v>1749</v>
       </c>
       <c r="D15" s="6">
-        <v>782</v>
+        <v>907</v>
       </c>
       <c r="E15" s="6">
-        <v>148</v>
+        <v>173</v>
       </c>
       <c r="F15" s="6">
         <v>159</v>
       </c>
       <c r="G15" s="6">
-        <v>482</v>
+        <v>510</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="B16" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C16" s="6">
-        <v>1458</v>
+        <v>1608</v>
       </c>
       <c r="D16" s="6">
-        <v>740</v>
+        <v>827</v>
       </c>
       <c r="E16" s="6">
-        <v>130</v>
+        <v>157</v>
       </c>
       <c r="F16" s="6">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="G16" s="6">
-        <v>433</v>
+        <v>481</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C17" s="6">
-        <v>1540</v>
+        <v>1627</v>
       </c>
       <c r="D17" s="6">
-        <v>806</v>
+        <v>843</v>
       </c>
       <c r="E17" s="6">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="F17" s="6">
-        <v>179</v>
+        <v>145</v>
       </c>
       <c r="G17" s="6">
-        <v>421</v>
+        <v>494</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="B18" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C18" s="6">
-        <v>1777</v>
+        <v>1626</v>
       </c>
       <c r="D18" s="6">
-        <v>889</v>
+        <v>831</v>
       </c>
       <c r="E18" s="6">
-        <v>202</v>
+        <v>146</v>
       </c>
       <c r="F18" s="6">
-        <v>193</v>
+        <v>158</v>
       </c>
       <c r="G18" s="6">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="B19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C19" s="6">
-        <v>1801</v>
+        <v>1571</v>
       </c>
       <c r="D19" s="6">
-        <v>899</v>
+        <v>782</v>
       </c>
       <c r="E19" s="6">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F19" s="6">
-        <v>207</v>
+        <v>159</v>
       </c>
       <c r="G19" s="6">
-        <v>499</v>
+        <v>482</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="B20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="6">
+        <v>1458</v>
+      </c>
+      <c r="D20" s="6">
+        <v>740</v>
+      </c>
+      <c r="E20" s="6">
+        <v>130</v>
+      </c>
+      <c r="F20" s="6">
+        <v>155</v>
+      </c>
+      <c r="G20" s="6">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="B21" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="6">
-[...12 lines deleted...]
-        <v>496</v>
+      <c r="C21" s="6">
+        <v>1540</v>
+      </c>
+      <c r="D21" s="6">
+        <v>806</v>
+      </c>
+      <c r="E21" s="6">
+        <v>134</v>
+      </c>
+      <c r="F21" s="6">
+        <v>179</v>
+      </c>
+      <c r="G21" s="6">
+        <v>421</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22">
-[...1 lines deleted...]
-      </c>
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="6">
-        <v>1828</v>
+        <v>1777</v>
       </c>
       <c r="D22" s="6">
-        <v>932</v>
+        <v>889</v>
       </c>
       <c r="E22" s="6">
-        <v>165</v>
+        <v>202</v>
       </c>
       <c r="F22" s="6">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="G22" s="6">
-        <v>543</v>
+        <v>493</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="8">
         <v>2025</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="11">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="D26" s="11">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="E26" s="11">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F26" s="11">
         <v>169</v>
       </c>
       <c r="G26" s="11">
         <v>490</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="8">
         <v>2024</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="11">
         <v>2109</v>
       </c>
       <c r="D27" s="11">
         <v>1035</v>
       </c>
       <c r="E27" s="11">
         <v>250</v>
       </c>
       <c r="F27" s="11">
         <v>186</v>
       </c>