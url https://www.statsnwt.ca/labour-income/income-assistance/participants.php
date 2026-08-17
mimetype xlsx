--- v2 (2026-05-01)
+++ v3 (2026-08-17)
@@ -85,84 +85,84 @@
   <si>
     <t>Beneficiaries</t>
   </si>
   <si>
     <t>Area</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>(TS992)</t>
   </si>
   <si>
     <t>(TS993)</t>
   </si>
   <si>
     <t>(TS994)</t>
   </si>
   <si>
     <t>(TS995)</t>
   </si>
   <si>
     <t>(TS996)</t>
   </si>
   <si>
+    <t>Jun</t>
+  </si>
+  <si>
+    <t>May</t>
+  </si>
+  <si>
+    <t>Apr</t>
+  </si>
+  <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Jul</t>
-  </si>
-[...7 lines deleted...]
-    <t>Apr</t>
   </si>
   <si>
     <t>Annual Totals</t>
   </si>
   <si>
     <t>(monthly avg.)</t>
   </si>
   <si>
     <t>Source: Education, Culture &amp; Employment, GNWT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* (#,##0);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -691,306 +691,306 @@
       <c r="B7" s="4"/>
       <c r="C7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>2026</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="6">
-        <v>1764</v>
+        <v>1623</v>
       </c>
       <c r="D9" s="6">
-        <v>906</v>
+        <v>809</v>
       </c>
       <c r="E9" s="6">
-        <v>182</v>
+        <v>152</v>
       </c>
       <c r="F9" s="6">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="G9" s="6">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="B10" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="6">
-        <v>1793</v>
+        <v>1509</v>
       </c>
       <c r="D10" s="6">
-        <v>895</v>
+        <v>766</v>
       </c>
       <c r="E10" s="6">
-        <v>178</v>
+        <v>148</v>
       </c>
       <c r="F10" s="6">
-        <v>184</v>
+        <v>152</v>
       </c>
       <c r="G10" s="6">
-        <v>536</v>
+        <v>443</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="B11" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="6">
-        <v>1778</v>
+        <v>1566</v>
       </c>
       <c r="D11" s="6">
-        <v>921</v>
+        <v>809</v>
       </c>
       <c r="E11" s="6">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="F11" s="6">
-        <v>179</v>
+        <v>160</v>
       </c>
       <c r="G11" s="6">
-        <v>497</v>
+        <v>431</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="B12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="6">
+        <v>1767</v>
+      </c>
+      <c r="D12" s="6">
+        <v>908</v>
+      </c>
+      <c r="E12" s="6">
+        <v>182</v>
+      </c>
+      <c r="F12" s="6">
+        <v>175</v>
+      </c>
+      <c r="G12" s="6">
+        <v>502</v>
       </c>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13">
-[...1 lines deleted...]
-      </c>
       <c r="B13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C13" s="6">
-        <v>1858</v>
+        <v>1793</v>
       </c>
       <c r="D13" s="6">
-        <v>943</v>
+        <v>895</v>
       </c>
       <c r="E13" s="6">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="F13" s="6">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="G13" s="6">
-        <v>543</v>
+        <v>536</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C14" s="6">
-        <v>1804</v>
+        <v>1778</v>
       </c>
       <c r="D14" s="6">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="E14" s="6">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F14" s="6">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="G14" s="6">
-        <v>536</v>
-[...19 lines deleted...]
-        <v>510</v>
+        <v>497</v>
       </c>
     </row>
     <row r="16" spans="1:7">
+      <c r="A16">
+        <v>2025</v>
+      </c>
       <c r="B16" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="6">
-        <v>1608</v>
+        <v>1858</v>
       </c>
       <c r="D16" s="6">
-        <v>827</v>
+        <v>943</v>
       </c>
       <c r="E16" s="6">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="F16" s="6">
-        <v>143</v>
+        <v>187</v>
       </c>
       <c r="G16" s="6">
-        <v>481</v>
+        <v>543</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="6">
-        <v>1627</v>
+        <v>1804</v>
       </c>
       <c r="D17" s="6">
-        <v>843</v>
+        <v>913</v>
       </c>
       <c r="E17" s="6">
-        <v>145</v>
+        <v>187</v>
       </c>
       <c r="F17" s="6">
-        <v>145</v>
+        <v>168</v>
       </c>
       <c r="G17" s="6">
-        <v>494</v>
+        <v>536</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="6">
-        <v>1626</v>
+        <v>1749</v>
       </c>
       <c r="D18" s="6">
-        <v>831</v>
+        <v>907</v>
       </c>
       <c r="E18" s="6">
-        <v>146</v>
+        <v>173</v>
       </c>
       <c r="F18" s="6">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G18" s="6">
-        <v>491</v>
+        <v>510</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="B19" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="6">
-        <v>1571</v>
+        <v>1608</v>
       </c>
       <c r="D19" s="6">
-        <v>782</v>
+        <v>827</v>
       </c>
       <c r="E19" s="6">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="F19" s="6">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="G19" s="6">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="6">
-        <v>1458</v>
+        <v>1627</v>
       </c>
       <c r="D20" s="6">
-        <v>740</v>
+        <v>843</v>
       </c>
       <c r="E20" s="6">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="F20" s="6">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="G20" s="6">
-        <v>433</v>
+        <v>494</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="6">
-        <v>1540</v>
+        <v>1626</v>
       </c>
       <c r="D21" s="6">
-        <v>806</v>
+        <v>831</v>
       </c>
       <c r="E21" s="6">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="F21" s="6">
-        <v>179</v>
+        <v>158</v>
       </c>
       <c r="G21" s="6">
-        <v>421</v>
+        <v>491</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="6">
-        <v>1777</v>
+        <v>1571</v>
       </c>
       <c r="D22" s="6">
-        <v>889</v>
+        <v>782</v>
       </c>
       <c r="E22" s="6">
-        <v>202</v>
+        <v>148</v>
       </c>
       <c r="F22" s="6">
-        <v>193</v>
+        <v>159</v>
       </c>
       <c r="G22" s="6">
-        <v>493</v>
+        <v>482</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
     <row r="26" spans="1:7">